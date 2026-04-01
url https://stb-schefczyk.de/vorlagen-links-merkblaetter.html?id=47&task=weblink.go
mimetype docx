--- v0 (2025-10-14)
+++ v1 (2026-04-01)
@@ -1,13710 +1,7346 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
+    <w:p w14:paraId="4BCA70FE" w14:textId="77777777" w:rsidR="00B65EA5" w:rsidRPr="00386025" w:rsidRDefault="00F12233">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00386025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1. Angaben zur Beendigung des Arbeitsverhältnisses</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4675"/>
+        <w:gridCol w:w="4675"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B65EA5" w:rsidRPr="00386025" w14:paraId="4396357C" w14:textId="77777777" w:rsidTr="00F4704A">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="305D982A" w14:textId="77777777" w:rsidR="00B65EA5" w:rsidRPr="00F4704A" w:rsidRDefault="00F12233" w:rsidP="00114827">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F4704A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Art der Beendigung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11A35F93" w14:textId="73894E42" w:rsidR="00B65EA5" w:rsidRPr="00386025" w:rsidRDefault="00000000" w:rsidP="00114827">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-995110748"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="008831EB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00F2317C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00F12233" w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Kündigung durch Arbeitgeber/Dienstherr</w:t>
+            </w:r>
+            <w:r w:rsidR="00F12233" w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1408997065"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="006265C4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00F2317C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00F12233" w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kündigung durch Beschäftigte Person/Beamte </w:t>
+            </w:r>
+            <w:r w:rsidR="00F2317C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00F12233" w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(AG hätte nicht oder nicht zum selben </w:t>
+            </w:r>
+            <w:r w:rsidR="00F2317C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00F12233" w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Zeitpunkt gekündigt)</w:t>
+            </w:r>
+            <w:r w:rsidR="00F12233" w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:id w:val="2087489007"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="006265C4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00F2317C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00F12233" w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kündigung durch Beschäftigte Person/Beamte </w:t>
+            </w:r>
+            <w:r w:rsidR="00F2317C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00F12233" w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(AG hätte zum selben Zeitpunkt gekündigt)</w:t>
+            </w:r>
+            <w:r w:rsidR="00F12233" w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:id w:val="439338820"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="006265C4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00F2317C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00F12233" w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aufhebungsvertrag (AG hätte nicht oder nicht </w:t>
+            </w:r>
+            <w:r w:rsidR="00F2317C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00F12233" w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>zum selben Zeitpunkt gekündigt)</w:t>
+            </w:r>
+            <w:r w:rsidR="00F12233" w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:id w:val="28767406"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="006265C4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00F2317C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00F12233" w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aufhebungsvertrag (AG hätte zum selben </w:t>
+            </w:r>
+            <w:r w:rsidR="00F2317C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00F12233" w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Zeitpunkt gekündigt)</w:t>
+            </w:r>
+            <w:r w:rsidR="00F12233" w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1724894232"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="006265C4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00F2317C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00F12233" w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Beendigung kraft Gesetzes oder Tarifvertrag</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B65EA5" w:rsidRPr="00386025" w14:paraId="2384225D" w14:textId="77777777" w:rsidTr="00F4704A">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02E7B93C" w14:textId="77777777" w:rsidR="00B65EA5" w:rsidRDefault="00F12233" w:rsidP="00114827">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Datum der Beendigung / Abschluss Aufhebungsvertrag</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="748EC0E4" w14:textId="77777777" w:rsidR="00F4704A" w:rsidRPr="00386025" w:rsidRDefault="00F4704A" w:rsidP="00114827">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15431EA8" w14:textId="77777777" w:rsidR="00B65EA5" w:rsidRDefault="006265C4" w:rsidP="00114827">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006265C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kündigung zum</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DCBF53A" w14:textId="77777777" w:rsidR="00F4704A" w:rsidRPr="006265C4" w:rsidRDefault="00F4704A" w:rsidP="00114827">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="238AEBC8" w14:textId="39E9E5D3" w:rsidR="006265C4" w:rsidRPr="006265C4" w:rsidRDefault="006265C4" w:rsidP="00114827">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B65EA5" w:rsidRPr="00386025" w14:paraId="58914E64" w14:textId="77777777" w:rsidTr="00F4704A">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BA0DFD8" w14:textId="6F6DD65C" w:rsidR="00B65EA5" w:rsidRPr="00386025" w:rsidRDefault="00F12233" w:rsidP="00114827">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Art der Zustellung</w:t>
+            </w:r>
+            <w:r w:rsidR="006265C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:id w:val="678860124"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="006265C4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006265C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006265C4" w:rsidRPr="006265C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Persönlich </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:id w:val="908116126"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="006265C4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006265C4" w:rsidRPr="006265C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="006265C4" w:rsidRPr="006265C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Per</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="006265C4" w:rsidRPr="006265C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Post</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15B8408E" w14:textId="289BA67A" w:rsidR="00B65EA5" w:rsidRPr="00386025" w:rsidRDefault="00B65EA5" w:rsidP="00114827">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5979451E" w14:textId="77777777" w:rsidR="00B65EA5" w:rsidRPr="00386025" w:rsidRDefault="00F12233">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00386025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2. Kündigungsfrist</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4675"/>
+        <w:gridCol w:w="4675"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AE3976" w:rsidRPr="00386025" w14:paraId="75C203F5" w14:textId="77777777" w:rsidTr="00340E23">
+        <w:trPr>
+          <w:trHeight w:val="940"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C5D743B" w14:textId="77777777" w:rsidR="00AE3976" w:rsidRPr="00F4704A" w:rsidRDefault="00AE3976" w:rsidP="00386025">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F4704A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Maßgebliche Kündigungsfrist</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E448D20" w14:textId="77777777" w:rsidR="00AE3976" w:rsidRDefault="00AE3976" w:rsidP="00386025">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Wert (Anzahl)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16E6BF26" w14:textId="77777777" w:rsidR="00AE3976" w:rsidRDefault="00AE3976" w:rsidP="00386025">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4840B73A" w14:textId="2D3FC2F6" w:rsidR="00AE3976" w:rsidRPr="00386025" w:rsidRDefault="00000000" w:rsidP="00386025">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:id w:val="620578675"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00AE3976">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00AE3976" w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Kalendertage </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1419213772"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00AE3976">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00AE3976" w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Werktage </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1357572651"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00AE3976">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00AE3976" w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Wochen </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-674651612"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00AE3976">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00AE3976" w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Monate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B65EA5" w:rsidRPr="00386025" w14:paraId="0E8467FD" w14:textId="77777777" w:rsidTr="00AE3976">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31660154" w14:textId="77777777" w:rsidR="00B65EA5" w:rsidRPr="00386025" w:rsidRDefault="00F12233" w:rsidP="00386025">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Bezugszeitpunkt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C53048D" w14:textId="0C0544FD" w:rsidR="006265C4" w:rsidRDefault="00000000" w:rsidP="00386025">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:id w:val="49049271"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="006265C4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00F4704A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="008831EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zum </w:t>
+            </w:r>
+            <w:r w:rsidR="00F12233" w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ende der Woche</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B534024" w14:textId="0F83AC1C" w:rsidR="006265C4" w:rsidRDefault="00000000" w:rsidP="00386025">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:id w:val="476580773"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="006265C4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00F4704A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="008831EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zum </w:t>
+            </w:r>
+            <w:r w:rsidR="00F12233" w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15. des Monats</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00D003DB" w14:textId="2B8524E4" w:rsidR="006265C4" w:rsidRDefault="00000000" w:rsidP="00386025">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1945105938"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="006265C4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00F4704A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="008831EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zum </w:t>
+            </w:r>
+            <w:r w:rsidR="00F12233" w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Monatsende</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52D12E41" w14:textId="46B143A8" w:rsidR="006265C4" w:rsidRDefault="00000000" w:rsidP="00386025">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:id w:val="748318650"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="006265C4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00F4704A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="008831EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zum </w:t>
+            </w:r>
+            <w:r w:rsidR="00F12233" w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ende des Vierteljahres</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63FD47E1" w14:textId="7C3EA662" w:rsidR="006265C4" w:rsidRDefault="00000000" w:rsidP="00386025">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:id w:val="184715147"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="006265C4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00F4704A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="008831EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zum </w:t>
+            </w:r>
+            <w:r w:rsidR="00F12233" w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ohne festes Ende</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CFCA64B" w14:textId="37E71A1A" w:rsidR="008831EB" w:rsidRDefault="00000000" w:rsidP="00386025">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:id w:val="782618027"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="006265C4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00F4704A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="008831EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zum </w:t>
+            </w:r>
+            <w:r w:rsidR="00F12233" w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ende des Halbjahres </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="314DBE25" w14:textId="52DF49B4" w:rsidR="00B65EA5" w:rsidRPr="006265C4" w:rsidRDefault="00000000" w:rsidP="00386025">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:id w:val="702054505"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="006265C4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00F4704A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="008831EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zum </w:t>
+            </w:r>
+            <w:r w:rsidR="00F12233" w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Jahresende</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="08960086" w14:textId="31862345" w:rsidR="00B65EA5" w:rsidRPr="00386025" w:rsidRDefault="00F12233">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00386025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F4704A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zusatzangaben bei </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00386025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kündigungsausschluss</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4677"/>
+        <w:gridCol w:w="4673"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B65EA5" w:rsidRPr="00386025" w14:paraId="6AF4D83E" w14:textId="77777777" w:rsidTr="00F4704A">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D9EBD36" w14:textId="77777777" w:rsidR="00B65EA5" w:rsidRPr="00386025" w:rsidRDefault="00F12233" w:rsidP="00386025">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Gesetzlich/tarifvertraglicher Ausschluss der ordentlichen Kündigung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DCDCB16" w14:textId="03E3589D" w:rsidR="00B65EA5" w:rsidRPr="00386025" w:rsidRDefault="00000000" w:rsidP="00386025">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-392583044"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="006265C4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00F12233" w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ja </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1761179735"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="006265C4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00F12233" w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nein</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B65EA5" w:rsidRPr="00386025" w14:paraId="2D3C3970" w14:textId="77777777" w:rsidTr="00F4704A">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E18A6C7" w14:textId="77777777" w:rsidR="00B65EA5" w:rsidRPr="00386025" w:rsidRDefault="00F12233" w:rsidP="00386025">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Zeitlich unbegrenzter Ausschluss der ordentlichen Kündigung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22C2FBA2" w14:textId="073632D9" w:rsidR="00B65EA5" w:rsidRPr="00386025" w:rsidRDefault="00000000" w:rsidP="00386025">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:id w:val="2121949016"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="1"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00AE3976">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☒</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00F12233" w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ja </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1541241764"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="006265C4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00F12233" w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nein</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B65EA5" w:rsidRPr="00386025" w14:paraId="7DF705D5" w14:textId="77777777" w:rsidTr="00F4704A">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A745161" w14:textId="77777777" w:rsidR="00B65EA5" w:rsidRPr="00386025" w:rsidRDefault="00F12233" w:rsidP="00386025">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Fristgebundene Kündigung trotz zeitlich unbegrenztem Ausschluss</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B62F251" w14:textId="2ED0D79E" w:rsidR="00B65EA5" w:rsidRPr="00386025" w:rsidRDefault="00000000" w:rsidP="00386025">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1359092424"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="006265C4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00F12233" w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ja </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1974318511"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="006265C4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00F12233" w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nein</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9910" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2469"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="61"/>
+        <w:gridCol w:w="4871"/>
+        <w:gridCol w:w="5039"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C0071D" w:rsidRPr="006F44DB" w14:paraId="65CF28C2" w14:textId="77777777" w:rsidTr="001F63FB">
-[...2776 lines deleted...]
-      <w:tr w:rsidR="00C0071D" w:rsidRPr="006F44DB" w14:paraId="777A7567" w14:textId="77777777" w:rsidTr="00CD5551">
+      <w:tr w:rsidR="00386025" w:rsidRPr="00386025" w14:paraId="57949240" w14:textId="77777777" w:rsidTr="00DE493C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="294"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9910" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="793B6ABB" w14:textId="77777777" w:rsidR="00B55A14" w:rsidRPr="006F44DB" w:rsidRDefault="00C0071D" w:rsidP="004F7296">
+          <w:p w14:paraId="3F52690B" w14:textId="77F32528" w:rsidR="00386025" w:rsidRPr="00386025" w:rsidRDefault="00386025" w:rsidP="00386025">
             <w:pPr>
+              <w:pStyle w:val="berschrift1"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B55A14">
+            <w:r w:rsidRPr="00386025">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:b/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Zusatzangaben bei Kündigung</w:t>
+              <w:t xml:space="preserve">4. </w:t>
             </w:r>
-            <w:r w:rsidR="000B127D">
+            <w:r w:rsidR="00F4704A">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:b/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Zusatzangaben bei </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B55A14">
+            <w:r w:rsidRPr="00386025">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:b/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>/</w:t>
-[...13 lines deleted...]
-              <w:t>Entlassung durch den Arbeitgeber/Dienstherrn</w:t>
+              <w:t>Kündigung / Entlassung durch den Arbeitgeber/Dienstherrn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E30712" w:rsidRPr="006F44DB" w14:paraId="07F2B375" w14:textId="77777777" w:rsidTr="00957EF9">
+      <w:tr w:rsidR="008831EB" w:rsidRPr="00386025" w14:paraId="68710F66" w14:textId="77777777" w:rsidTr="00F4704A">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="548"/>
-[...421 lines deleted...]
-          <w:cantSplit/>
+          <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4871" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04DB3E43" w14:textId="30EB8F5C" w:rsidR="00C0071D" w:rsidRPr="00E168EB" w:rsidRDefault="000972EF" w:rsidP="00E168EB">
+          <w:p w14:paraId="5F4FF191" w14:textId="6ABB9E7B" w:rsidR="008831EB" w:rsidRPr="00386025" w:rsidRDefault="008831EB" w:rsidP="00F4704A">
             <w:pPr>
-              <w:spacing w:before="40"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00386025">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Beschäftigte Person</w:t>
-[...72 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+              <w:t>Kündigung erfolgte schriftlich</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C0071D" w:rsidRPr="00E168EB">
-[...65 lines deleted...]
-            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1255900951"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:tab/>
+              <w:t xml:space="preserve"> Ja      </w:t>
             </w:r>
-            <w:r w:rsidR="00C0071D" w:rsidRPr="00E168EB">
-[...65 lines deleted...]
-            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="561608363"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...209 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5039" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="2BDA1F05" w14:textId="77777777" w:rsidR="00E26414" w:rsidRPr="00E168EB" w:rsidRDefault="0001702A" w:rsidP="00E168EB">
+          <w:p w14:paraId="71A52B0A" w14:textId="17B1543E" w:rsidR="008831EB" w:rsidRPr="00386025" w:rsidRDefault="008831EB" w:rsidP="00F4704A">
             <w:pPr>
-              <w:spacing w:before="40"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Betriebsbedingte Kündigung mit Abfindungsangebot gem.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>§ 1a KSchG</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Datum der vorherigen </w:t>
+              <w:tab/>
             </w:r>
-            <w:r w:rsidR="00E26414" w:rsidRPr="00E168EB">
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-2031323840"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Abmahnung wegen vertragswidrigen Verhaltens am:</w:t>
+              <w:t xml:space="preserve"> Ja      </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1212494547"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nein</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008831EB" w:rsidRPr="00386025" w14:paraId="3085A9EA" w14:textId="77777777" w:rsidTr="00F4704A">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9910" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BB59799" w14:textId="572247C7" w:rsidR="008831EB" w:rsidRPr="00386025" w:rsidRDefault="008831EB" w:rsidP="008831EB">
+            <w:pPr>
+              <w:spacing w:before="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Beschäftigte Person hat Kündigungsschutzklage erhoben</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="467406776"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ja      </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1156956453"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nein      </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1699748147"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ist ungewiss</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008831EB" w:rsidRPr="00386025" w14:paraId="0C587CE0" w14:textId="77777777" w:rsidTr="00F4704A">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9910" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F67CE0C" w14:textId="0BB6E48A" w:rsidR="008831EB" w:rsidRPr="00386025" w:rsidRDefault="008831EB" w:rsidP="008831EB">
+            <w:pPr>
+              <w:spacing w:before="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kündigung wegen vertragswidrigen Verhaltens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="34554622"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ja      </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-737706147"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nein</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008831EB" w:rsidRPr="00386025" w14:paraId="78801FD8" w14:textId="77777777" w:rsidTr="00F4704A">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9910" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="47ED5FC7" w14:textId="6C4C8050" w:rsidR="008831EB" w:rsidRPr="00386025" w:rsidRDefault="008831EB" w:rsidP="008831EB">
+            <w:pPr>
+              <w:spacing w:before="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008831EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Datum der vorherigen Abmahnung wegen vertragswidrigen Verhaltens am:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="078B1D67" w14:textId="77777777" w:rsidR="00C0071D" w:rsidRPr="006F44DB" w:rsidRDefault="00C0071D">
+    <w:p w14:paraId="648670EE" w14:textId="7F2A91CF" w:rsidR="00386025" w:rsidRPr="00386025" w:rsidRDefault="00386025" w:rsidP="00386025">
       <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00386025">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...33 lines deleted...]
-        <w:t>Entlassung</w:t>
+        <w:t>5. Weitere Angaben zur Kündigung / Entlassung</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9910" w:type="dxa"/>
+        <w:tblW w:w="9915" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4870"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1268"/>
+        <w:gridCol w:w="5103"/>
+        <w:gridCol w:w="2409"/>
+        <w:gridCol w:w="2403"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D263B" w:rsidRPr="006F44DB" w14:paraId="75CD5554" w14:textId="77777777" w:rsidTr="00100A81">
+      <w:tr w:rsidR="00182E3D" w:rsidRPr="00386025" w14:paraId="13960EC5" w14:textId="77777777" w:rsidTr="00F4704A">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="358"/>
+          <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7508" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="9915" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65A5FB65" w14:textId="77777777" w:rsidR="003D263B" w:rsidRPr="00E168EB" w:rsidRDefault="003D263B" w:rsidP="003D263B">
+          <w:p w14:paraId="439A5AB1" w14:textId="625FBDEC" w:rsidR="00182E3D" w:rsidRPr="00386025" w:rsidRDefault="00182E3D" w:rsidP="00DE493C">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E168EB">
+            <w:r w:rsidRPr="00386025">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zusätzliche Kündigungsvereinbarungen </w:t>
+              <w:t>Zusätzliche Kündigungsvereinbarungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1405112456"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ja      </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1951385431"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nein</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BAA4336" w14:textId="77777777" w:rsidR="00065252" w:rsidRPr="00E168EB" w:rsidRDefault="00065252" w:rsidP="003D263B">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00182E3D" w:rsidRPr="00386025" w14:paraId="731B6D8A" w14:textId="77777777" w:rsidTr="00F4704A">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9915" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B5FBE7D" w14:textId="6AA41A19" w:rsidR="00182E3D" w:rsidRPr="00386025" w:rsidRDefault="00182E3D" w:rsidP="00182E3D">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sozialauswahl wurde vorgenommen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1054279442"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ja     </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="637620386"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nein     </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="598915620"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00182E3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Entfällt, weil personenbedingte Entlassung/Kündigung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00386025" w:rsidRPr="00386025" w14:paraId="6408AC37" w14:textId="77777777" w:rsidTr="00F4704A">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E4646CF" w14:textId="77777777" w:rsidR="00386025" w:rsidRPr="00386025" w:rsidRDefault="00386025" w:rsidP="00182E3D">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Prüfung Sozialauswahl durch:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="691760D1" w14:textId="77777777" w:rsidR="00386025" w:rsidRPr="00386025" w:rsidRDefault="00386025" w:rsidP="00182E3D">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="4812" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="40EA283D" w14:textId="77777777" w:rsidR="00386025" w:rsidRPr="00386025" w:rsidRDefault="00386025" w:rsidP="00182E3D">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nummer bzw. Name der Arbeitsagentur:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72167EBA" w14:textId="77777777" w:rsidR="00386025" w:rsidRPr="00386025" w:rsidRDefault="00386025" w:rsidP="00182E3D">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00386025" w:rsidRPr="00386025" w14:paraId="2F2AF949" w14:textId="77777777" w:rsidTr="00F4704A">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DE12936" w14:textId="2ED93EB6" w:rsidR="003D263B" w:rsidRPr="00E168EB" w:rsidRDefault="00100A81" w:rsidP="00100A81">
+          <w:p w14:paraId="3BC3A38E" w14:textId="77777777" w:rsidR="00386025" w:rsidRPr="00386025" w:rsidRDefault="00386025" w:rsidP="00DE493C">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D5EE5">
+            <w:r w:rsidRPr="00386025">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin">
-[...56 lines deleted...]
-              <w:t>Ja</w:t>
+              <w:t>Der Arbeitgeber hätte Kündigung ausgesprochen, wenn nicht die beschäftigte Person gekündigt hätte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1268" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2409" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01F6D81C" w14:textId="57426149" w:rsidR="003D263B" w:rsidRPr="00E168EB" w:rsidRDefault="00100A81" w:rsidP="00100A81">
+          <w:p w14:paraId="5B6655CD" w14:textId="77777777" w:rsidR="00386025" w:rsidRPr="00386025" w:rsidRDefault="00386025" w:rsidP="00DE493C">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D5EE5">
+            <w:r w:rsidRPr="00386025">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin">
-[...84 lines deleted...]
-              <w:t>Sozialauswahl wurde vorgenommen</w:t>
+              <w:t>am:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5040" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E88CF59" w14:textId="5EC864F9" w:rsidR="00C0071D" w:rsidRPr="00E168EB" w:rsidRDefault="00100A81" w:rsidP="00100A81">
+          <w:p w14:paraId="7FF683CB" w14:textId="77777777" w:rsidR="00386025" w:rsidRPr="00386025" w:rsidRDefault="00386025" w:rsidP="00DE493C">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D5EE5">
+            <w:r w:rsidRPr="00386025">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin">
-[...224 lines deleted...]
-              <w:t>Entlassung/Kündigung</w:t>
+              <w:t>zum:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C0071D" w:rsidRPr="006F44DB" w14:paraId="1A774254" w14:textId="77777777" w:rsidTr="00FD6F66">
+      <w:tr w:rsidR="00182E3D" w:rsidRPr="00386025" w14:paraId="400D95E4" w14:textId="77777777" w:rsidTr="00F4704A">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="621"/>
+          <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4870" w:type="dxa"/>
+            <w:tcW w:w="9915" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D190299" w14:textId="77777777" w:rsidR="00C0071D" w:rsidRPr="00E168EB" w:rsidRDefault="00C5560C" w:rsidP="00065252">
-[...105 lines deleted...]
-          <w:p w14:paraId="6C3841D1" w14:textId="46F91121" w:rsidR="00C0071D" w:rsidRPr="00E168EB" w:rsidRDefault="00C0071D" w:rsidP="003D263B">
+          <w:p w14:paraId="61B38BF8" w14:textId="21E10D1F" w:rsidR="00182E3D" w:rsidRPr="00386025" w:rsidRDefault="00182E3D" w:rsidP="00DE493C">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E168EB">
+            <w:r w:rsidRPr="00386025">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Der Arbeitgeber hätte Kündigung ausgesprochen, wenn nicht </w:t>
-[...46 lines deleted...]
-              <w:t>m</w:t>
+              <w:t>Eine unwiderruflich bezahlte Freistellung durch den Arbeitgeber liegt vor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>:</w:t>
+              <w:tab/>
             </w:r>
-          </w:p>
-[...14 lines deleted...]
-            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1005747017"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>z</w:t>
+              <w:t xml:space="preserve"> Ja      </w:t>
             </w:r>
-            <w:r w:rsidR="00C0071D" w:rsidRPr="00E168EB">
-[...6 lines deleted...]
-            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="539864934"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>:</w:t>
+              <w:t xml:space="preserve"> Nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD6F66" w:rsidRPr="006F44DB" w14:paraId="246A0CE6" w14:textId="77777777" w:rsidTr="00100A81">
+      <w:tr w:rsidR="00182E3D" w:rsidRPr="00386025" w14:paraId="1DFB245A" w14:textId="77777777" w:rsidTr="00F4704A">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7508" w:type="dxa"/>
-[...209 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="9915" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="571B342F" w14:textId="77777777" w:rsidR="00FD6F66" w:rsidRPr="00E168EB" w:rsidRDefault="00FD6F66" w:rsidP="00EA6BA2">
+          <w:p w14:paraId="6E390ED6" w14:textId="13C825F8" w:rsidR="00182E3D" w:rsidRPr="00386025" w:rsidRDefault="00182E3D" w:rsidP="00DE493C">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E168EB">
+            <w:r w:rsidRPr="00386025">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ordentliche Kündigung ist (tarif-)vertraglich nur gegen Leistung (Abfindung, Entschädigung) zulässig</w:t>
             </w:r>
-          </w:p>
-[...69 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:tab/>
+              <w:t xml:space="preserve">       </w:t>
             </w:r>
-            <w:r w:rsidR="00FD6F66" w:rsidRPr="00E168EB">
-[...77 lines deleted...]
-            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1675948662"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:tab/>
+              <w:t xml:space="preserve"> Ja      </w:t>
             </w:r>
-            <w:r w:rsidR="00FD6F66" w:rsidRPr="00E168EB">
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1124233464"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Nein</w:t>
+              <w:t xml:space="preserve"> Nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B10FC0" w:rsidRPr="006F44DB" w14:paraId="60DBB77D" w14:textId="77777777" w:rsidTr="00100A81">
+      <w:tr w:rsidR="00182E3D" w:rsidRPr="00386025" w14:paraId="13D637C3" w14:textId="77777777" w:rsidTr="00F4704A">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="692"/>
+          <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7508" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="9915" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17F4DF64" w14:textId="77777777" w:rsidR="00B10FC0" w:rsidRPr="00E168EB" w:rsidRDefault="00B10FC0" w:rsidP="003D263B">
+          <w:p w14:paraId="37B7737C" w14:textId="301F6F83" w:rsidR="00182E3D" w:rsidRPr="00386025" w:rsidRDefault="00182E3D" w:rsidP="00DE493C">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E168EB">
+            <w:r w:rsidRPr="00386025">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Voraussetzungen für eine fristgebundene Kündigung aus wichtigem Grund liegen vor oder diese wären ohne besondere (tarif-)vertragliche Kündigung gegeben gewesen</w:t>
             </w:r>
-          </w:p>
-[...66 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00B10FC0" w:rsidRPr="00E168EB">
-[...74 lines deleted...]
-            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1849706686"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:tab/>
+              <w:t xml:space="preserve"> Ja      </w:t>
             </w:r>
-            <w:r w:rsidR="00B10FC0" w:rsidRPr="00E168EB">
-[...205 lines deleted...]
-            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1211952516"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:tab/>
-[...507 lines deleted...]
-              <w:t>Sonstiges</w:t>
+              <w:t xml:space="preserve"> Nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="698B0272" w14:textId="77777777" w:rsidR="00100A81" w:rsidRDefault="00100A81">
+    <w:p w14:paraId="1C25524E" w14:textId="77777777" w:rsidR="00222F84" w:rsidRDefault="00222F84">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9910" w:type="dxa"/>
-        <w:tblInd w:w="5" w:type="dxa"/>
+        <w:tblW w:w="9915" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4870"/>
-        <w:gridCol w:w="5040"/>
+        <w:gridCol w:w="5103"/>
+        <w:gridCol w:w="4744"/>
+        <w:gridCol w:w="68"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B10FC0" w:rsidRPr="006F44DB" w14:paraId="3944796B" w14:textId="77777777" w:rsidTr="00E03880">
+      <w:tr w:rsidR="00386025" w:rsidRPr="00386025" w14:paraId="7402761A" w14:textId="77777777" w:rsidTr="00182E3D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9910" w:type="dxa"/>
+            <w:tcW w:w="9915" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="770ACA5E" w14:textId="24CE5F28" w:rsidR="00386025" w:rsidRPr="00386025" w:rsidRDefault="00386025" w:rsidP="00386025">
+            <w:pPr>
+              <w:pStyle w:val="berschrift1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>6. Zahlungen bei Austritt / Leistungen bei Beendigung des Arbeitsverhältnisses</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00182E3D" w:rsidRPr="00386025" w14:paraId="4924C8C7" w14:textId="77777777" w:rsidTr="00F4704A">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9915" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27BE4333" w14:textId="01F36990" w:rsidR="00182E3D" w:rsidRPr="00386025" w:rsidRDefault="00182E3D" w:rsidP="00182E3D">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Zahlungen bzw. Anspruch auf Leistungen bei Beendigung des Arbeits- / Beschäftigungsverhältnisses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-609348663"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ja      </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1021936512"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nein      </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1274317173"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ist ungewiss</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00386025" w:rsidRPr="00386025" w14:paraId="3289F4C8" w14:textId="77777777" w:rsidTr="00F4704A">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23375E8D" w14:textId="77777777" w:rsidR="00386025" w:rsidRPr="00386025" w:rsidRDefault="00386025" w:rsidP="00182E3D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Grund der Ungewissheit</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E32FC0D" w14:textId="77777777" w:rsidR="00386025" w:rsidRPr="00386025" w:rsidRDefault="00386025" w:rsidP="00182E3D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4812" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24FC3460" w14:textId="5A47CC76" w:rsidR="00386025" w:rsidRPr="00386025" w:rsidRDefault="00000000" w:rsidP="00182E3D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:b/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1884554685"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00182E3D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00F4704A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00386025" w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Entgeltanspruch streitig</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A71FC72" w14:textId="171C91E6" w:rsidR="00386025" w:rsidRPr="00386025" w:rsidRDefault="00000000" w:rsidP="00182E3D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:b/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-2068722533"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00182E3D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00F4704A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00386025" w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Entgeltanspruch unklar</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01EE9CC0" w14:textId="6B7729C0" w:rsidR="00386025" w:rsidRPr="00386025" w:rsidRDefault="00000000" w:rsidP="00182E3D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:b/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1273471493"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00182E3D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00F4704A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00386025" w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Abrechnung noch nicht abgeschlossen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A0024A1" w14:textId="5589A22F" w:rsidR="00386025" w:rsidRPr="00386025" w:rsidRDefault="00000000" w:rsidP="00182E3D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:b/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1032957848"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00182E3D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00182E3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F4704A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00386025" w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sonstiges</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00386025" w:rsidRPr="00386025" w14:paraId="0BE14643" w14:textId="77777777" w:rsidTr="00182E3D">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9915" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57F90EDE" w14:textId="70403054" w:rsidR="00B10FC0" w:rsidRDefault="00B10FC0">
+          <w:p w14:paraId="0BBA79DA" w14:textId="47CDFF55" w:rsidR="00386025" w:rsidRPr="00386025" w:rsidRDefault="00386025" w:rsidP="00386025">
             <w:pPr>
+              <w:pStyle w:val="berschrift1"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="10"/>
-                <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Zahlungen bei Austritt / Leistungszahlung</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="08BC4234" w14:textId="77777777" w:rsidR="00065252" w:rsidRPr="006F44DB" w:rsidRDefault="00065252" w:rsidP="00E168EB">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00182E3D" w:rsidRPr="00386025" w14:paraId="41CFF2FD" w14:textId="77777777" w:rsidTr="00460AE1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="464"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9915" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="44FD3B12" w14:textId="5506023C" w:rsidR="00182E3D" w:rsidRPr="00182E3D" w:rsidRDefault="00182E3D" w:rsidP="00182E3D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-                <w:szCs w:val="10"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Arbeitsentgelt über das Arbeits- / Beschäftigungsverhältnis hinaus gezahlt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="572017390"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ja      </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="627907695"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nein     </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-196005259"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ist ungewiss</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00386025" w:rsidRPr="00386025" w14:paraId="42483548" w14:textId="77777777" w:rsidTr="00182E3D">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="464"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9915" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D9BF132" w14:textId="77777777" w:rsidR="00182E3D" w:rsidRDefault="00386025" w:rsidP="00182E3D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Das Arbeitsentgelt wird weiter bezahlt bis:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61A99865" w14:textId="3C0AF946" w:rsidR="00182E3D" w:rsidRPr="00386025" w:rsidRDefault="00182E3D" w:rsidP="00182E3D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B10FC0" w:rsidRPr="006F44DB" w14:paraId="05703F27" w14:textId="77777777" w:rsidTr="00100A81">
+      <w:tr w:rsidR="00386025" w:rsidRPr="00386025" w14:paraId="21B2536C" w14:textId="77777777" w:rsidTr="00182E3D">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="68" w:type="dxa"/>
           <w:cantSplit/>
+          <w:trHeight w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9910" w:type="dxa"/>
+            <w:tcW w:w="9847" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="12F2BE03" w14:textId="77777777" w:rsidR="00B10FC0" w:rsidRPr="00B10FC0" w:rsidRDefault="00B10FC0" w:rsidP="000B127D">
+          <w:p w14:paraId="57B3A448" w14:textId="27AE9D0F" w:rsidR="00386025" w:rsidRPr="00386025" w:rsidRDefault="00386025" w:rsidP="00386025">
             <w:pPr>
+              <w:pStyle w:val="berschrift1"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B10FC0">
+            <w:r w:rsidRPr="00386025">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:b/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Zahlungen bei Austritt</w:t>
-[...27 lines deleted...]
-              <w:t>Leistungszahlung</w:t>
+              <w:t>8. Zahlungen bei Austritt / Urlaubsabgeltung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B10FC0" w:rsidRPr="006F44DB" w14:paraId="058E840B" w14:textId="77777777" w:rsidTr="00100A81">
+      <w:tr w:rsidR="00182E3D" w:rsidRPr="00386025" w14:paraId="06DF68AF" w14:textId="77777777" w:rsidTr="00F37573">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="464"/>
+          <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4870" w:type="dxa"/>
+            <w:tcW w:w="9915" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E336846" w14:textId="77777777" w:rsidR="00B10FC0" w:rsidRPr="00E168EB" w:rsidRDefault="00B10FC0" w:rsidP="00E168EB">
+          <w:p w14:paraId="40FEB7D6" w14:textId="73F38FDE" w:rsidR="00182E3D" w:rsidRPr="00386025" w:rsidRDefault="00182E3D" w:rsidP="00182E3D">
             <w:pPr>
-              <w:spacing w:before="40"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E168EB">
+            <w:r w:rsidRPr="00386025">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Arbeitsentgelt über das Arbeitsverhältnis hinaus gezahlt</w:t>
-[...63 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+              <w:t>Urlaubsabgeltung bei Beendigung des Arbeits- / Beschäftigungsverhältnisses</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00B10FC0" w:rsidRPr="00E168EB">
-[...66 lines deleted...]
-            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1852066260"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:tab/>
+              <w:t xml:space="preserve"> Ja      </w:t>
             </w:r>
-            <w:r w:rsidR="00B10FC0" w:rsidRPr="00E168EB">
-[...66 lines deleted...]
-            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1330907297"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:tab/>
+              <w:t xml:space="preserve"> Nein     </w:t>
             </w:r>
-            <w:r w:rsidR="00B52BFE" w:rsidRPr="00E168EB">
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1646081951"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Ist ungewiss</w:t>
+              <w:t xml:space="preserve"> Ist ungewiss</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B10FC0" w:rsidRPr="006F44DB" w14:paraId="2294193B" w14:textId="77777777" w:rsidTr="00100A81">
+      <w:tr w:rsidR="00386025" w:rsidRPr="00386025" w14:paraId="65D66A30" w14:textId="77777777" w:rsidTr="00F37573">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="464"/>
+          <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9910" w:type="dxa"/>
-[...113 lines deleted...]
-            <w:tcW w:w="4890" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A6A31CC" w14:textId="77777777" w:rsidR="00207FDB" w:rsidRPr="00E168EB" w:rsidRDefault="00207FDB" w:rsidP="00E168EB">
+          <w:p w14:paraId="43BFB02E" w14:textId="18BCDCA1" w:rsidR="00F37573" w:rsidRPr="00386025" w:rsidRDefault="00386025" w:rsidP="00182E3D">
             <w:pPr>
-              <w:spacing w:before="40"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E168EB">
+            <w:r w:rsidRPr="00386025">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...274 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nicht beanspruchte Urlaubstage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5020" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="4812" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46720CEB" w14:textId="77777777" w:rsidR="0033042B" w:rsidRPr="00E168EB" w:rsidRDefault="0033042B" w:rsidP="001F63FB">
+          <w:p w14:paraId="2BD6ADCD" w14:textId="77777777" w:rsidR="00386025" w:rsidRPr="00386025" w:rsidRDefault="00386025" w:rsidP="00182E3D">
             <w:pPr>
-              <w:spacing w:before="40"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000209A4" w:rsidRPr="006F44DB" w14:paraId="31D5BFE8" w14:textId="77777777" w:rsidTr="00705670">
+      <w:tr w:rsidR="00386025" w:rsidRPr="00386025" w14:paraId="58AB2145" w14:textId="77777777" w:rsidTr="00F37573">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="824"/>
+          <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4890" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="157B36A7" w14:textId="77777777" w:rsidR="000209A4" w:rsidRPr="005017D3" w:rsidRDefault="000209A4" w:rsidP="005017D3">
+          <w:p w14:paraId="6DB48FAC" w14:textId="77777777" w:rsidR="00386025" w:rsidRPr="00386025" w:rsidRDefault="00386025" w:rsidP="00182E3D">
             <w:pPr>
-              <w:spacing w:before="40"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000209A4">
+            <w:r w:rsidRPr="00386025">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Wäre der Urlaub im Anschluss an das Arbeitsverhältnis genommen worden, hätte dieser gedauert bis</w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Wäre der Urlaub im Anschluss an das Arbeits- / Beschäftigungsverhältnis genommen worden, hätte dieser gedauert bis / Urlaubsabgeltung erfolgt bis: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5020" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="4812" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32EC646F" w14:textId="77777777" w:rsidR="000209A4" w:rsidRPr="005017D3" w:rsidRDefault="000209A4" w:rsidP="005017D3">
+          <w:p w14:paraId="42F8AA54" w14:textId="77777777" w:rsidR="00386025" w:rsidRPr="00386025" w:rsidRDefault="00386025" w:rsidP="00182E3D">
             <w:pPr>
-              <w:spacing w:before="40"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D65EF" w:rsidRPr="006F44DB" w14:paraId="18E9206C" w14:textId="77777777" w:rsidTr="00705670">
+      <w:tr w:rsidR="00386025" w:rsidRPr="00386025" w14:paraId="25E5E126" w14:textId="77777777" w:rsidTr="00F37573">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="824"/>
+          <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4890" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="702FE8FE" w14:textId="77777777" w:rsidR="007D65EF" w:rsidRPr="000209A4" w:rsidRDefault="007D65EF" w:rsidP="005017D3">
+          <w:p w14:paraId="38283C38" w14:textId="0126F0CB" w:rsidR="00F37573" w:rsidRPr="00386025" w:rsidRDefault="00386025" w:rsidP="00182E3D">
             <w:pPr>
-              <w:spacing w:before="40"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00386025">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Höhe der Urlaubsabgeltung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5020" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="4812" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="790A3D93" w14:textId="77777777" w:rsidR="007D65EF" w:rsidRPr="005017D3" w:rsidRDefault="007D65EF" w:rsidP="005017D3">
+          <w:p w14:paraId="7A9AF640" w14:textId="77777777" w:rsidR="00386025" w:rsidRPr="00386025" w:rsidRDefault="00386025" w:rsidP="00182E3D">
             <w:pPr>
-              <w:spacing w:before="40"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C0071D" w:rsidRPr="006F44DB" w14:paraId="7A5804B8" w14:textId="77777777" w:rsidTr="00705670">
+      <w:tr w:rsidR="00386025" w:rsidRPr="00386025" w14:paraId="7C40C010" w14:textId="77777777" w:rsidTr="00182E3D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9910" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="9915" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="428D97FD" w14:textId="77777777" w:rsidR="00C0071D" w:rsidRPr="006F44DB" w:rsidRDefault="00C0071D">
+          <w:p w14:paraId="069AD096" w14:textId="5C575425" w:rsidR="00386025" w:rsidRPr="00386025" w:rsidRDefault="00386025" w:rsidP="00386025">
             <w:pPr>
+              <w:pStyle w:val="berschrift1"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...27 lines deleted...]
-              <w:t>Abfindungen</w:t>
+              <w:t>9. Zahlungen bei Austritt / Abfindungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0033042B" w:rsidRPr="006F44DB" w14:paraId="4145F1F6" w14:textId="77777777" w:rsidTr="00705670">
+      <w:tr w:rsidR="00F37573" w:rsidRPr="00386025" w14:paraId="7925E562" w14:textId="77777777" w:rsidTr="00F37573">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="716"/>
+          <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4890" w:type="dxa"/>
+            <w:tcW w:w="9915" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="1DB9F2BE" w14:textId="77777777" w:rsidR="0033042B" w:rsidRPr="00E168EB" w:rsidRDefault="0033042B" w:rsidP="00080AF9">
+          <w:p w14:paraId="2EC29048" w14:textId="67C8E3BC" w:rsidR="00F37573" w:rsidRPr="00386025" w:rsidRDefault="00F37573" w:rsidP="00DE493C">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00386025">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Zahlung einer Abfindung</w:t>
-[...48 lines deleted...]
-              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+              <w:t>Zahlung einer Abfindung bei Beendigung des Arbeits- / Beschäftigungsverhältnisses</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
             </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1372993438"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="separate"/>
+              <w:t xml:space="preserve"> Ja      </w:t>
             </w:r>
-            <w:r w:rsidRPr="008D5EE5">
-[...6 lines deleted...]
-            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-844083045"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:tab/>
+              <w:t xml:space="preserve"> Nein     </w:t>
             </w:r>
-            <w:r w:rsidR="0033042B" w:rsidRPr="00E168EB">
-[...42 lines deleted...]
-            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1514756748"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-            </w:r>
-[...105 lines deleted...]
-              <w:t>Ist ungewiss</w:t>
+              <w:t xml:space="preserve"> Ist ungewiss</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0033042B" w:rsidRPr="006F44DB" w14:paraId="27635641" w14:textId="77777777" w:rsidTr="00705670">
+      <w:tr w:rsidR="00386025" w:rsidRPr="00386025" w14:paraId="6698FFE9" w14:textId="77777777" w:rsidTr="00F37573">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="716"/>
+          <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4890" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="336043AF" w14:textId="77777777" w:rsidR="0033042B" w:rsidRDefault="0033042B" w:rsidP="00080AF9">
+          <w:p w14:paraId="3DDDC887" w14:textId="77777777" w:rsidR="00386025" w:rsidRPr="00386025" w:rsidRDefault="00386025" w:rsidP="00F37573">
             <w:pPr>
-              <w:spacing w:before="40"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00386025">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Höhe der gezahlten Abfindung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5020" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="4812" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0F1157D6" w14:textId="77777777" w:rsidR="0033042B" w:rsidRPr="00E168EB" w:rsidRDefault="0033042B" w:rsidP="001F63FB">
+          <w:p w14:paraId="0062BA7D" w14:textId="77777777" w:rsidR="00386025" w:rsidRPr="00386025" w:rsidRDefault="00386025" w:rsidP="00F37573">
             <w:pPr>
-              <w:spacing w:before="40"/>
-              <w:ind w:left="448"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E04242" w:rsidRPr="006F44DB" w14:paraId="359C8057" w14:textId="77777777" w:rsidTr="00334A87">
+      <w:tr w:rsidR="00F37573" w:rsidRPr="00386025" w14:paraId="271DD83C" w14:textId="77777777" w:rsidTr="00925E94">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9915" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="163C6C92" w14:textId="4E4890DF" w:rsidR="00F37573" w:rsidRPr="00386025" w:rsidRDefault="00F37573" w:rsidP="00F37573">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Abfindung beträgt bis zu 0,5 Monatsgehälter für jedes Beschäftigungsjahr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1901331679"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ja      </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="396012410"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nein</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F37573" w:rsidRPr="00386025" w14:paraId="6BC74D78" w14:textId="77777777" w:rsidTr="00654E47">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9915" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4529B310" w14:textId="09E79237" w:rsidR="00F37573" w:rsidRPr="00386025" w:rsidRDefault="00F37573" w:rsidP="00F37573">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Zahlung der Abfindung wäre auch bei Kündigung durch Arbeitgeber erfolgt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1848703519"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ja      </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-999506117"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nein</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00386025" w:rsidRPr="00386025" w14:paraId="5C0C772F" w14:textId="77777777" w:rsidTr="00182E3D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7508" w:type="dxa"/>
-[...391 lines deleted...]
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="9915" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B40E367" w14:textId="77777777" w:rsidR="00C0071D" w:rsidRPr="006F44DB" w:rsidRDefault="00C0071D">
+          <w:p w14:paraId="4114F51F" w14:textId="05AC6744" w:rsidR="00386025" w:rsidRPr="00386025" w:rsidRDefault="00386025" w:rsidP="00386025">
             <w:pPr>
+              <w:pStyle w:val="berschrift1"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...27 lines deleted...]
-              <w:t>Vorruhestandsleistungen</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>10. Zahlungen bei Austritt / Vorruhestandsleistungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E26414" w:rsidRPr="006F44DB" w14:paraId="17372352" w14:textId="77777777" w:rsidTr="00705670">
+      <w:tr w:rsidR="00386025" w:rsidRPr="00386025" w14:paraId="47248B35" w14:textId="77777777" w:rsidTr="00182E3D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="716"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4890" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FC0600E" w14:textId="77777777" w:rsidR="00E26414" w:rsidRPr="00E168EB" w:rsidRDefault="00E26414" w:rsidP="00F51FDE">
+          <w:p w14:paraId="65452681" w14:textId="77777777" w:rsidR="00386025" w:rsidRPr="00386025" w:rsidRDefault="00386025" w:rsidP="00DE493C">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E168EB">
+            <w:r w:rsidRPr="00386025">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vorruhestandsleistungen oder vergleichbare Leistung bei Beendigung des Arbeitsverhältnisses</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5020" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="4812" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6231A9F0" w14:textId="054FDEC8" w:rsidR="00E26414" w:rsidRPr="00E168EB" w:rsidRDefault="00334A87" w:rsidP="00334A87">
+          <w:p w14:paraId="398F3D04" w14:textId="13E10979" w:rsidR="00386025" w:rsidRPr="00386025" w:rsidRDefault="00386025" w:rsidP="00DE493C">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-GB"/>
-[...261 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD00E1" w:rsidRPr="006F44DB" w14:paraId="1DF8225A" w14:textId="77777777" w:rsidTr="00705670">
+      <w:tr w:rsidR="00F37573" w:rsidRPr="00386025" w14:paraId="39D872D6" w14:textId="77777777" w:rsidTr="00143BDA">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="220"/>
+          <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4890" w:type="dxa"/>
+            <w:tcW w:w="9915" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="511F20E9" w14:textId="77777777" w:rsidR="00BD00E1" w:rsidRPr="00E168EB" w:rsidRDefault="00BD00E1" w:rsidP="00F51FDE">
+          <w:p w14:paraId="153553B1" w14:textId="0E6E8424" w:rsidR="00F37573" w:rsidRPr="00386025" w:rsidRDefault="00F37573" w:rsidP="00F37573">
             <w:pPr>
-              <w:spacing w:before="40"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E168EB">
+            <w:r w:rsidRPr="00386025">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Beginn der Vorruhestandsleistung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-72202139"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ja   </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1315570413"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nein  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1050964090"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ist ungewiss</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00386025" w:rsidRPr="00386025" w14:paraId="35DF185B" w14:textId="77777777" w:rsidTr="00F37573">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FBA44CC" w14:textId="77777777" w:rsidR="00386025" w:rsidRPr="00386025" w:rsidRDefault="00386025" w:rsidP="00F37573">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Höhe der Vorruhestandsleistung (in v. H. des Brutto-Arbeitsentgelts)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5020" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="4812" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="323E6010" w14:textId="77777777" w:rsidR="00BD00E1" w:rsidRPr="00E168EB" w:rsidRDefault="00BD00E1" w:rsidP="00F51FDE">
+          <w:p w14:paraId="67EE23C5" w14:textId="77777777" w:rsidR="00386025" w:rsidRPr="00386025" w:rsidRDefault="00386025" w:rsidP="00F37573">
             <w:pPr>
-              <w:spacing w:before="40"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...28 lines deleted...]
-      <w:tr w:rsidR="0033042B" w:rsidRPr="006F44DB" w14:paraId="2620992A" w14:textId="77777777" w:rsidTr="00705670">
+      <w:tr w:rsidR="00386025" w:rsidRPr="00386025" w14:paraId="5A8210E7" w14:textId="77777777" w:rsidTr="00386025">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9910" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="9915" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F83960E" w14:textId="77777777" w:rsidR="0033042B" w:rsidRPr="00E04242" w:rsidRDefault="0033042B" w:rsidP="0033042B">
+          <w:p w14:paraId="4846ADB0" w14:textId="17D3E42B" w:rsidR="00386025" w:rsidRPr="00386025" w:rsidRDefault="00386025" w:rsidP="00386025">
             <w:pPr>
+              <w:pStyle w:val="berschrift1"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E04242">
+            <w:r w:rsidRPr="00386025">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:b/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Zusatzangabe zur Arbeitsbescheinigung nach § 312a SGB III</w:t>
+              <w:t>11. Zahlungen bei Austritt / Zusatzangabe zur Arbeitsbescheinigung nach § 312a SGB III</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0033042B" w:rsidRPr="006F44DB" w14:paraId="48EDC50B" w14:textId="77777777" w:rsidTr="00705670">
+      <w:tr w:rsidR="00386025" w:rsidRPr="00386025" w14:paraId="65D6F292" w14:textId="77777777" w:rsidTr="00F37573">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="716"/>
+          <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4870" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BA0A052" w14:textId="77777777" w:rsidR="0033042B" w:rsidRPr="00E168EB" w:rsidRDefault="0033042B" w:rsidP="00080AF9">
+          <w:p w14:paraId="4ACF5133" w14:textId="77777777" w:rsidR="00386025" w:rsidRPr="00386025" w:rsidRDefault="00386025" w:rsidP="00F37573">
             <w:pPr>
-              <w:spacing w:before="40"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00386025">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Verzicht auf Ansprüche aus dem Arbeitsvertrag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5040" w:type="dxa"/>
+            <w:tcW w:w="4812" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6C334F3D" w14:textId="017D7438" w:rsidR="0033042B" w:rsidRPr="00E168EB" w:rsidRDefault="00334A87" w:rsidP="00334A87">
+          <w:p w14:paraId="0E6ADEDB" w14:textId="63943242" w:rsidR="00386025" w:rsidRPr="00386025" w:rsidRDefault="00000000" w:rsidP="00F37573">
             <w:pPr>
-              <w:spacing w:before="40"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D5EE5">
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="246388812"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00F37573">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00F4704A">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...48 lines deleted...]
-                <w:b/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="0033042B">
+            <w:r w:rsidR="00386025" w:rsidRPr="00386025">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Abfindung/Entlassungsentschädigung</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0773D51E" w14:textId="4737ED6E" w:rsidR="0033042B" w:rsidRPr="00E168EB" w:rsidRDefault="00334A87" w:rsidP="00334A87">
+          <w:p w14:paraId="34F43C6B" w14:textId="2245BC6B" w:rsidR="00386025" w:rsidRPr="00386025" w:rsidRDefault="00000000" w:rsidP="00F37573">
             <w:pPr>
-              <w:spacing w:before="40"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D5EE5">
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1597060238"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00F37573">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00F4704A">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...48 lines deleted...]
-                <w:b/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="0033042B">
+            <w:r w:rsidR="00F37573">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arbeitsentgeltanspruch über das Ende des </w:t>
+              <w:t>A</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00386025" w:rsidRPr="00386025">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>rbeitsentgeltanspruch über das Ende des</w:t>
+            </w:r>
+            <w:r w:rsidR="00F37573">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F4704A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="0033042B">
+            <w:r w:rsidR="00386025" w:rsidRPr="00386025">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Arbeitsverhältnisses hinaus</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01C3A06A" w14:textId="479C8115" w:rsidR="0033042B" w:rsidRPr="00E168EB" w:rsidRDefault="00334A87" w:rsidP="00334A87">
+          <w:p w14:paraId="18BEABF1" w14:textId="0F526D3B" w:rsidR="00386025" w:rsidRPr="00386025" w:rsidRDefault="00000000" w:rsidP="00F37573">
             <w:pPr>
-              <w:spacing w:before="40"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D5EE5">
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="930940530"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00F37573">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00F4704A">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...48 lines deleted...]
-                <w:b/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="0033042B">
+            <w:r w:rsidR="00386025" w:rsidRPr="00386025">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Urlaubsabgeltung wegen Beendigung des </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00F4704A">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="0033042B">
+            <w:r w:rsidR="00386025" w:rsidRPr="00386025">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Arbeitsverhältnisses</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...34 lines deleted...]
-      <w:tr w:rsidR="00E82A62" w:rsidRPr="00E04242" w14:paraId="6088948F" w14:textId="77777777" w:rsidTr="001F63FB">
+      <w:tr w:rsidR="00386025" w:rsidRPr="00386025" w14:paraId="58CD0AA2" w14:textId="77777777" w:rsidTr="00386025">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9910" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="9915" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C89E0F9" w14:textId="77777777" w:rsidR="00E82A62" w:rsidRPr="00E04242" w:rsidRDefault="00F37831" w:rsidP="00F37831">
+          <w:p w14:paraId="585F3DA7" w14:textId="3066A794" w:rsidR="00386025" w:rsidRPr="00386025" w:rsidRDefault="00386025" w:rsidP="00386025">
             <w:pPr>
+              <w:pStyle w:val="berschrift1"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00386025">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:br w:type="page"/>
             </w:r>
-            <w:r w:rsidR="00E82A62">
+            <w:r w:rsidRPr="00386025">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:b/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Befristung / Angaben bei befristeten Arbeitsverhältnissen</w:t>
+              <w:t>12. Befristung / Angaben bei befristeten Arbeits- / Beschäftigungsverhältnis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E82A62" w:rsidRPr="00E168EB" w14:paraId="68426F53" w14:textId="77777777" w:rsidTr="00080AF9">
+      <w:tr w:rsidR="00F37573" w:rsidRPr="00386025" w14:paraId="4F656C3C" w14:textId="77777777" w:rsidTr="00F37573">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="716"/>
+          <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4870" w:type="dxa"/>
+            <w:tcW w:w="9915" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="72B82590" w14:textId="77777777" w:rsidR="00E82A62" w:rsidRPr="00E168EB" w:rsidRDefault="00E82A62" w:rsidP="00080AF9">
+          <w:p w14:paraId="17BD2C9E" w14:textId="2144A400" w:rsidR="00F37573" w:rsidRPr="00F37573" w:rsidRDefault="00F37573" w:rsidP="00F37573">
             <w:pPr>
-              <w:spacing w:before="40"/>
+              <w:spacing w:before="40" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00386025">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Arbeitsverhältnis befristet</w:t>
-[...40 lines deleted...]
-              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+              <w:t>Arbeits- / Beschäftigungsverhältnis befristet</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
+              <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...17 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00E82A62">
-[...42 lines deleted...]
-            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="392173440"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve"> Ja      </w:t>
             </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1004047134"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="separate"/>
+              <w:t xml:space="preserve"> Nein     </w:t>
             </w:r>
-            <w:r w:rsidRPr="008D5EE5">
-[...6 lines deleted...]
-            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1531147008"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:tab/>
-[...82 lines deleted...]
-              <w:t>zweckbefristet</w:t>
+              <w:t xml:space="preserve"> Ist ungewiss</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005017D3" w:rsidRPr="006F44DB" w14:paraId="23413981" w14:textId="77777777" w:rsidTr="00DB4C07">
+      <w:tr w:rsidR="00F37573" w:rsidRPr="00386025" w14:paraId="153FC3D5" w14:textId="77777777" w:rsidTr="009254A2">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="220"/>
+          <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:tcW w:w="9915" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="57B5BF4F" w14:textId="77777777" w:rsidR="005017D3" w:rsidRPr="00E168EB" w:rsidRDefault="005017D3" w:rsidP="00080AF9">
+          <w:p w14:paraId="4473458B" w14:textId="26301E18" w:rsidR="00F37573" w:rsidRPr="00386025" w:rsidRDefault="00F37573" w:rsidP="00F37573">
             <w:pPr>
-              <w:spacing w:before="100" w:after="100"/>
+              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00386025">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Schriftlicher Abschluss des befristeten Arbeitsvertrages</w:t>
             </w:r>
-          </w:p>
-[...39 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...24 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="005017D3" w:rsidRPr="00E168EB">
-[...47 lines deleted...]
-            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="562142788"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve"> Ja      </w:t>
             </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-191314216"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="separate"/>
-[...23 lines deleted...]
-              <w:t>Nein</w:t>
+              <w:t xml:space="preserve"> Nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD00E1" w:rsidRPr="00E168EB" w14:paraId="7A7FD3FE" w14:textId="77777777" w:rsidTr="001F63FB">
+      <w:tr w:rsidR="00386025" w:rsidRPr="00386025" w14:paraId="0FABF473" w14:textId="77777777" w:rsidTr="00F37573">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="476"/>
+          <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4890" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1847DAF0" w14:textId="77777777" w:rsidR="00BD00E1" w:rsidRPr="00E168EB" w:rsidRDefault="00BD00E1" w:rsidP="00080AF9">
+          <w:p w14:paraId="4A489027" w14:textId="77777777" w:rsidR="00386025" w:rsidRPr="00386025" w:rsidRDefault="00386025" w:rsidP="00F37573">
             <w:pPr>
-              <w:spacing w:before="40"/>
+              <w:spacing w:before="40" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00386025">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Befristung Arbeitsvertrag zum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5020" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="4812" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="17A6F132" w14:textId="77777777" w:rsidR="00BD00E1" w:rsidRPr="00E168EB" w:rsidRDefault="00BD00E1" w:rsidP="00080AF9">
+          <w:p w14:paraId="5CCF16D6" w14:textId="77777777" w:rsidR="00386025" w:rsidRPr="00386025" w:rsidRDefault="00386025" w:rsidP="00F37573">
             <w:pPr>
-              <w:spacing w:before="40"/>
+              <w:spacing w:before="40" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD00E1" w:rsidRPr="00E168EB" w14:paraId="04C03E77" w14:textId="77777777" w:rsidTr="001F63FB">
+      <w:tr w:rsidR="00386025" w:rsidRPr="00386025" w14:paraId="530DA0E9" w14:textId="77777777" w:rsidTr="00F37573">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="476"/>
+          <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4890" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14F4A665" w14:textId="77777777" w:rsidR="00BD00E1" w:rsidRDefault="00BD00E1" w:rsidP="00080AF9">
+          <w:p w14:paraId="52CD980C" w14:textId="77777777" w:rsidR="00386025" w:rsidRPr="00386025" w:rsidRDefault="00386025" w:rsidP="00F37573">
             <w:pPr>
-              <w:spacing w:before="40"/>
+              <w:spacing w:before="40" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00386025">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Abschluss Arbeitsvertrag am</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5020" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="4812" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="08A0328F" w14:textId="77777777" w:rsidR="00BD00E1" w:rsidRDefault="00BD00E1" w:rsidP="00080AF9">
+          <w:p w14:paraId="344EEE02" w14:textId="77777777" w:rsidR="00386025" w:rsidRPr="00386025" w:rsidRDefault="00386025" w:rsidP="00F37573">
             <w:pPr>
-              <w:spacing w:before="40"/>
+              <w:spacing w:before="40" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD00E1" w:rsidRPr="00E168EB" w14:paraId="3520A9A7" w14:textId="77777777" w:rsidTr="001F63FB">
+      <w:tr w:rsidR="00386025" w:rsidRPr="00386025" w14:paraId="2E8FBE32" w14:textId="77777777" w:rsidTr="00F37573">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="476"/>
+          <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4890" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E291CA4" w14:textId="77777777" w:rsidR="00BD00E1" w:rsidRDefault="00BD00E1" w:rsidP="00080AF9">
+          <w:p w14:paraId="4CE2F0D9" w14:textId="77777777" w:rsidR="00386025" w:rsidRPr="00386025" w:rsidRDefault="00386025" w:rsidP="00F37573">
             <w:pPr>
-              <w:spacing w:before="40"/>
+              <w:spacing w:before="40" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00386025">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Verlängerung Arbeitsvertrag zuletzt am</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5020" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="4812" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6A3CAF5E" w14:textId="77777777" w:rsidR="00BD00E1" w:rsidRDefault="00BD00E1" w:rsidP="00080AF9">
+          <w:p w14:paraId="393E8561" w14:textId="77777777" w:rsidR="00386025" w:rsidRPr="00386025" w:rsidRDefault="00386025" w:rsidP="00F37573">
             <w:pPr>
-              <w:spacing w:before="40"/>
+              <w:spacing w:before="40" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D65EF" w:rsidRPr="00E168EB" w14:paraId="3E7E1B2B" w14:textId="77777777" w:rsidTr="001F63FB">
+      <w:tr w:rsidR="00386025" w:rsidRPr="00386025" w14:paraId="1D65AB5E" w14:textId="77777777" w:rsidTr="00F37573">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="476"/>
+          <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4890" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="411932DA" w14:textId="77777777" w:rsidR="007D65EF" w:rsidRDefault="007D65EF" w:rsidP="00080AF9">
+          <w:p w14:paraId="5B80437A" w14:textId="77777777" w:rsidR="00386025" w:rsidRPr="00386025" w:rsidRDefault="00386025" w:rsidP="00F37573">
             <w:pPr>
-              <w:spacing w:before="40"/>
+              <w:spacing w:before="40" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00386025">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Verlängerung Arbeitsvertrag zuletzt bis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5020" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="4812" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7EC09E19" w14:textId="77777777" w:rsidR="007D65EF" w:rsidRDefault="007D65EF" w:rsidP="00080AF9">
+          <w:p w14:paraId="62A98BD1" w14:textId="77777777" w:rsidR="00386025" w:rsidRPr="00386025" w:rsidRDefault="00386025" w:rsidP="00F37573">
             <w:pPr>
-              <w:spacing w:before="40"/>
+              <w:spacing w:before="40" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005017D3" w:rsidRPr="006F44DB" w14:paraId="0D1F8B7C" w14:textId="77777777" w:rsidTr="00DB4C07">
+      <w:tr w:rsidR="00F37573" w:rsidRPr="00386025" w14:paraId="57904FAA" w14:textId="77777777" w:rsidTr="00FC3542">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="220"/>
+          <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:tcW w:w="9915" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="06E524A7" w14:textId="77777777" w:rsidR="005017D3" w:rsidRPr="00E168EB" w:rsidRDefault="005017D3" w:rsidP="00080AF9">
+          <w:p w14:paraId="6081330C" w14:textId="356CB072" w:rsidR="00F37573" w:rsidRPr="00386025" w:rsidRDefault="00F37573" w:rsidP="00F37573">
             <w:pPr>
-              <w:spacing w:before="100" w:after="100"/>
+              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00386025">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Befristete Beschäftigung für mindestens 2 Monate vorgesehen, mit Aussicht auf Weiterbeschäftigung</w:t>
             </w:r>
-          </w:p>
-[...39 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
             </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1854529807"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="separate"/>
+              <w:t xml:space="preserve"> Ja     </w:t>
             </w:r>
-            <w:r w:rsidRPr="008D5EE5">
-[...6 lines deleted...]
-            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="2005234907"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:tab/>
-[...87 lines deleted...]
-              <w:t>Nein</w:t>
+              <w:t xml:space="preserve"> Nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0E36CD38" w14:textId="77777777" w:rsidR="00E26414" w:rsidRDefault="00E26414">
+    <w:p w14:paraId="2BBF1945" w14:textId="77777777" w:rsidR="00386025" w:rsidRDefault="00386025" w:rsidP="00386025">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FED4E82" w14:textId="5FBD9B16" w:rsidR="005017D3" w:rsidRDefault="005017D3">
+    <w:p w14:paraId="0E83680F" w14:textId="77777777" w:rsidR="00F4704A" w:rsidRPr="00386025" w:rsidRDefault="00F4704A" w:rsidP="00386025">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07F3737C" w14:textId="21A22361" w:rsidR="0077649C" w:rsidRDefault="0077649C">
+    <w:p w14:paraId="5D392C94" w14:textId="77777777" w:rsidR="00386025" w:rsidRPr="00386025" w:rsidRDefault="00386025" w:rsidP="00386025">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...48 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3642"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4461"/>
+        <w:gridCol w:w="3435"/>
+        <w:gridCol w:w="1697"/>
+        <w:gridCol w:w="4228"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C0071D" w:rsidRPr="0094082C" w14:paraId="60714FA0" w14:textId="77777777" w:rsidTr="0094082C">
+      <w:tr w:rsidR="00386025" w:rsidRPr="00386025" w14:paraId="77DD3E40" w14:textId="77777777" w:rsidTr="00DE493C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3684" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="30609D69" w14:textId="77777777" w:rsidR="00C0071D" w:rsidRPr="0094082C" w:rsidRDefault="00C0071D" w:rsidP="0094082C">
+          <w:p w14:paraId="757012AA" w14:textId="77777777" w:rsidR="00386025" w:rsidRPr="00386025" w:rsidRDefault="00386025" w:rsidP="00DE493C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0094082C">
+            <w:r w:rsidRPr="00386025">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0583A3DC" w14:textId="77777777" w:rsidR="00C0071D" w:rsidRPr="0094082C" w:rsidRDefault="00C0071D" w:rsidP="0094082C">
+          <w:p w14:paraId="6788E8FC" w14:textId="77777777" w:rsidR="00386025" w:rsidRPr="00386025" w:rsidRDefault="00386025" w:rsidP="00DE493C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0094082C">
+            <w:r w:rsidRPr="00386025">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4505" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2631D2D0" w14:textId="77777777" w:rsidR="00C0071D" w:rsidRPr="0094082C" w:rsidRDefault="00C0071D" w:rsidP="0094082C">
+          <w:p w14:paraId="0A5EF4AD" w14:textId="77777777" w:rsidR="00386025" w:rsidRPr="00386025" w:rsidRDefault="00386025" w:rsidP="00DE493C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0094082C">
+            <w:r w:rsidRPr="00386025">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Unterschrift</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="760893B3" w14:textId="77777777" w:rsidR="00C0071D" w:rsidRPr="00E26414" w:rsidRDefault="00C0071D" w:rsidP="00E26414">
+    <w:p w14:paraId="7DAA204C" w14:textId="77777777" w:rsidR="00386025" w:rsidRPr="00386025" w:rsidRDefault="00386025" w:rsidP="00386025">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00C0071D" w:rsidRPr="00E26414" w:rsidSect="000D3F7B">
+    <w:sectPr w:rsidR="00386025" w:rsidRPr="00386025">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
-      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="1423" w:right="851" w:bottom="1134" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4E6B80A0" w14:textId="77777777" w:rsidR="00B92BFF" w:rsidRDefault="00B92BFF">
-      <w:r>
+    <w:p w14:paraId="51C39C82" w14:textId="77777777" w:rsidR="008A731F" w:rsidRPr="00386025" w:rsidRDefault="008A731F" w:rsidP="00114827">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00386025">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5DDA8744" w14:textId="77777777" w:rsidR="00B92BFF" w:rsidRDefault="00B92BFF">
-      <w:r>
+    <w:p w14:paraId="453EA30D" w14:textId="77777777" w:rsidR="008A731F" w:rsidRPr="00386025" w:rsidRDefault="008A731F" w:rsidP="00114827">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00386025">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="DengXian">
+    <w:altName w:val="等线"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="DengXian Light">
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Consolas">
+    <w:panose1 w:val="020B0609020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...4 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6FE9FE8D" w14:textId="64BC5111" w:rsidR="00D57B21" w:rsidRDefault="00D57B21">
+  <w:p w14:paraId="3E515672" w14:textId="0A05BDAB" w:rsidR="00386025" w:rsidRDefault="00386025">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="277EE7B2" wp14:editId="5BB0992C">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1949F88E" wp14:editId="3F28C0FC">
               <wp:simplePos x="635" y="635"/>
-              <wp:positionH relativeFrom="column">
+              <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
-              <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>635</wp:posOffset>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="443865" cy="443865"/>
-[...2 lines deleted...]
-              <wp:docPr id="4" name="Textfeld 4" descr="– Intern –">
+              <wp:extent cx="393065" cy="334010"/>
+              <wp:effectExtent l="0" t="0" r="6985" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1993612203" name="Textfeld 2" descr="– Intern –">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="443865" cy="443865"/>
+                        <a:ext cx="393065" cy="334010"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5B14F2A4" w14:textId="4DAD62CE" w:rsidR="00D57B21" w:rsidRPr="00D57B21" w:rsidRDefault="00D57B21">
+                        <w:p w14:paraId="4DF8C7A3" w14:textId="5C0FA8AF" w:rsidR="00386025" w:rsidRPr="00386025" w:rsidRDefault="00386025" w:rsidP="00386025">
                           <w:pPr>
+                            <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00D57B21">
+                          <w:r w:rsidRPr="00386025">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>– Intern –</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="277EE7B2" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="1949F88E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textfeld 4" o:spid="_x0000_s1026" type="#_x0000_t202" alt="– Intern –" style="position:absolute;margin-left:0;margin-top:.05pt;width:34.95pt;height:34.95pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBuL83GAAIAABAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5x0XVEYcYqsRYYB&#10;QVsgHXpWZCk2IIkCpcTOfv0oxU66bqdhF/mZpPjx+DS/661hB4WhBVfx2WTKmXIS6tbtKv7jZfXp&#10;lrMQhauFAacqflSB3y0+fph3vlRX0ICpFTJK4kLZ+Yo3MfqyKIJslBVhAl45cmpAKyL94q6oUXSU&#10;3Zriajq9KTrA2iNIFQJZH05Ovsj5tVYyPmkdVGSm4tRbzCfmc5vOYjEX5Q6Fb1o5tCH+oQsrWkdF&#10;z6keRBRsj+0fqWwrEQLoOJFgC9C6lSrPQNPMpu+m2TTCqzwLkRP8mabw/9LKx8PGPyOL/VfoaYGJ&#10;kM6HMpAxzdNrtOlLnTLyE4XHM22qj0yS8fr68+3NF84kuQZMWYrLZY8hflNgWQIVR9pKJksc1iGe&#10;QseQVMvBqjUmb8a43wyUM1mKS4cJxX7bD21voT7SNAinRQcvVy3VXIsQnwXSZmkAUmt8okMb6CoO&#10;A+KsAfz5N3uKJ8LJy1lHSqm4IylzZr47WkQS1QhwBNsRuL29B5LejF6BlxnSBYxmhBrBvpKEl6kG&#10;uYSTVKnicYT38aRWegJSLZc5iKTjRVy7jZcpdaIo8ffSvwr0A8mRtvMIo4JE+Y7rU2y6GfxyH4nx&#10;vIhE54nDgWWSXV7l8ESSrt/+56jLQ178AgAA//8DAFBLAwQUAAYACAAAACEAhLDTKNYAAAADAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbiwZh7GVptM0iQs3BkLaLWu8piJxqiTr&#10;2rfHO8HR/n99/lxvp+DFiCn3kTQsFwoEUhttT52Gr8+3pzWIXAxZ4yOhhhkzbJv7u9pUNl7pA8dD&#10;6QRDKFdGgytlqKTMrcNg8iIOSJydYwqm8Jg6aZO5Mjx4+azUSgbTE19wZsC9w/bncAkaXqbviEPG&#10;PR7PY5tcP6/9+6z148O0ewVRcCp/Zbjpszo07HSKF7JZeA38SLltBWerzQbEiblKgWxq+d+9+QUA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBuL83GAAIAABAEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCEsNMo1gAAAAMBAAAPAAAAAAAAAAAAAAAA&#10;AFoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAXQUAAAAA&#10;" filled="f" stroked="f">
-              <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,0">
+            <v:shape id="Textfeld 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="– Intern –" style="position:absolute;margin-left:0;margin-top:0;width:30.95pt;height:26.3pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDBl29fCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aatViNOEXWIsOA&#10;oC2QDj3LshQbkERBUmJnXz9KtpOu22nYRaZJ6pF8fFre9VqRo3C+BVPS+SynRBgOdWv2Jf3xsvn0&#10;hRIfmKmZAiNKehKe3q0+flh2thBX0ICqhSMIYnzR2ZI2IdgiyzxvhGZ+BlYYDEpwmgX8dfusdqxD&#10;dK2yqzy/yTpwtXXAhffofRiCdJXwpRQ8PEnpRSCqpNhbSKdLZxXPbLVkxd4x27R8bIP9QxeatQaL&#10;nqEeWGDk4No/oHTLHXiQYcZBZyBly0WaAaeZ5++m2TXMijQLkuPtmSb//2D543Fnnx0J/VfocYGR&#10;kM76wqMzztNLp+MXOyUYRwpPZ9pEHwhH5+J2kd9cU8IxtFh8xjkiSna5bJ0P3wRoEo2SOtxKIosd&#10;tz4MqVNKrGVg0yqVNqPMbw7EjJ7s0mG0Ql/1Y9sV1CecxsGwaG/5psWaW+bDM3O4WRwA1Rqe8JAK&#10;upLCaFHSgPv5N3/MR8IxSkmHSimpQSlTor4bXEQU1WS4yaiSMb/Nr3OMm4O+B9TfHJ+C5clErwtq&#10;MqUD/Yo6XsdCGGKGY7mSVpN5HwbJ4jvgYr1OSagfy8LW7CyP0JGnSOJL/8qcHZkOuKJHmGTEineE&#10;D7nxprfrQ0Da0zYipwORI9WovbTP8Z1Ecb/9T1mX17z6BQAA//8DAFBLAwQUAAYACAAAACEAioqN&#10;/9oAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwWrCQBCG7wXfYRmht7ox0tCm2UgRerIU1F56&#10;W3fHJJqdDdmNxrfv1Iu9DAz/zzffFMvRteKMfWg8KZjPEhBIxtuGKgXfu4+nFxAharK69YQKrhhg&#10;WU4eCp1bf6ENnrexEgyhkGsFdYxdLmUwNTodZr5D4uzge6cjr30lba8vDHetTJMkk043xBdq3eGq&#10;RnPaDk7B8yZ+Dl+0W/yM6fW47lZmcVgbpR6n4/sbiIhjvJfhT5/VoWSnvR/IBtEq4EfibXKWzV9B&#10;7JmbZiDLQv53L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAwZdvXwkCAAAVBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAioqN/9oAAAADAQAA&#10;DwAAAAAAAAAAAAAAAABjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="5B14F2A4" w14:textId="4DAD62CE" w:rsidR="00D57B21" w:rsidRPr="00D57B21" w:rsidRDefault="00D57B21">
+                  <w:p w14:paraId="4DF8C7A3" w14:textId="5C0FA8AF" w:rsidR="00386025" w:rsidRPr="00386025" w:rsidRDefault="00386025" w:rsidP="00386025">
                     <w:pPr>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00D57B21">
+                    <w:r w:rsidRPr="00386025">
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>– Intern –</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap type="square"/>
+              <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="51512710" w14:textId="2E25D8F4" w:rsidR="007D65EF" w:rsidRPr="00065252" w:rsidRDefault="00D57B21" w:rsidP="00BC4945">
+  <w:p w14:paraId="0478FC0A" w14:textId="77777777" w:rsidR="005D517E" w:rsidRDefault="005D517E">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
-      <w:tabs>
-[...5 lines deleted...]
-      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="003F0279" w14:textId="5DA51BB4" w:rsidR="00386025" w:rsidRDefault="00386025">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7703F42E" wp14:editId="4CD9F497">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2224BD95" wp14:editId="1E051720">
               <wp:simplePos x="635" y="635"/>
-              <wp:positionH relativeFrom="column">
+              <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
-              <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>635</wp:posOffset>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="443865" cy="443865"/>
-[...2 lines deleted...]
-              <wp:docPr id="5" name="Textfeld 5" descr="– Intern –">
+              <wp:extent cx="393065" cy="334010"/>
+              <wp:effectExtent l="0" t="0" r="6985" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="949133132" name="Textfeld 1" descr="– Intern –">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="443865" cy="443865"/>
+                        <a:ext cx="393065" cy="334010"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6F81E8B4" w14:textId="65C9342E" w:rsidR="00D57B21" w:rsidRPr="00D57B21" w:rsidRDefault="00D57B21">
+                        <w:p w14:paraId="4E11D8E9" w14:textId="1DBB4F4B" w:rsidR="00386025" w:rsidRPr="00386025" w:rsidRDefault="00386025" w:rsidP="00386025">
                           <w:pPr>
+                            <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00D57B21">
+                          <w:r w:rsidRPr="00386025">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>– Intern –</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="7703F42E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="2224BD95" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textfeld 5" o:spid="_x0000_s1027" type="#_x0000_t202" alt="– Intern –" style="position:absolute;margin-left:0;margin-top:.05pt;width:34.95pt;height:34.95pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBxiR3FAwIAABcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5x0XVEYcYqsRYYB&#10;QVsgHXpWZCk2IIkCpcTOfv0oxU66bqdhF/mZpPjx+DS/661hB4WhBVfx2WTKmXIS6tbtKv7jZfXp&#10;lrMQhauFAacqflSB3y0+fph3vlRX0ICpFTJK4kLZ+Yo3MfqyKIJslBVhAl45cmpAKyL94q6oUXSU&#10;3Zriajq9KTrA2iNIFQJZH05Ovsj5tVYyPmkdVGSm4tRbzCfmc5vOYjEX5Q6Fb1o5tCH+oQsrWkdF&#10;z6keRBRsj+0fqWwrEQLoOJFgC9C6lSrPQNPMpu+m2TTCqzwLkRP8mabw/9LKx8PGPyOL/VfoaYGJ&#10;kM6HMpAxzdNrtOlLnTLyE4XHM22qj0yS8fr68+3NF84kuQZMWYrLZY8hflNgWQIVR9pKJksc1iGe&#10;QseQVMvBqjUmb8a43wyUM1mKS4cJxX7bs7Z+0/0W6iMNhXDad/By1VLptQjxWSAtmOYg0cYnOrSB&#10;ruIwIM4awJ9/s6d44p28nHUkmIo7UjRn5rujfSRtjQBHsB2B29t7IAXO6DF4mSFdwGhGqBHsKyl5&#10;mWqQSzhJlSoeR3gfT6KllyDVcpmDSEFexLXbeJlSJ6YSjS/9q0A/cB1pSY8wCkmU7yg/xaabwS/3&#10;kYjP+0isnjgcyCb15Y0OLyXJ++1/jrq858UvAAAA//8DAFBLAwQUAAYACAAAACEAhLDTKNYAAAAD&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbiwZh7GVptM0iQs3BkLaLWu8piJx&#10;qiTr2rfHO8HR/n99/lxvp+DFiCn3kTQsFwoEUhttT52Gr8+3pzWIXAxZ4yOhhhkzbJv7u9pUNl7p&#10;A8dD6QRDKFdGgytlqKTMrcNg8iIOSJydYwqm8Jg6aZO5Mjx4+azUSgbTE19wZsC9w/bncAkaXqbv&#10;iEPGPR7PY5tcP6/9+6z148O0ewVRcCp/Zbjpszo07HSKF7JZeA38SLltBWerzQbEiblKgWxq+d+9&#10;+QUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBxiR3FAwIAABcEAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCEsNMo1gAAAAMBAAAPAAAAAAAAAAAA&#10;AAAAAF0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAYAUAAAAA&#10;" filled="f" stroked="f">
-              <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,0">
+            <v:shape id="Textfeld 1" o:spid="_x0000_s1027" type="#_x0000_t202" alt="– Intern –" style="position:absolute;margin-left:0;margin-top:0;width:30.95pt;height:26.3pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAD11+CDAIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aatViNOEXWIsOA&#10;oC2QDj0rshQbkEWBUmJnXz9KjpOu22nYRaZJ6pF8fJrf9a1hB4W+AVvy6STnTFkJVWN3Jf/xsvr0&#10;hTMfhK2EAatKflSe3y0+fph3rlBXUIOpFDICsb7oXMnrEFyRZV7WqhV+Ak5ZCmrAVgT6xV1WoegI&#10;vTXZVZ7fZB1g5RCk8p68D0OQLxK+1kqGJ629CsyUnHoL6cR0buOZLeai2KFwdSNPbYh/6KIVjaWi&#10;Z6gHEQTbY/MHVNtIBA86TCS0GWjdSJVmoGmm+btpNrVwKs1C5Hh3psn/P1j5eNi4Z2Sh/wo9LTAS&#10;0jlfeHLGeXqNbfxSp4ziROHxTJvqA5PknN3O8ptrziSFZrPPNEdEyS6XHfrwTUHLolFypK0kssRh&#10;7cOQOqbEWhZWjTFpM8b+5iDM6MkuHUYr9NueNdWb7rdQHWkohGHf3slVQ6XXwodngbRgmoNEG57o&#10;0Aa6ksPJ4qwG/Pk3f8wn3inKWUeCKbklRXNmvlvaR9TWaOBobJMxvc2vc4rbfXsPJMMpvQgnk0le&#10;DGY0NUL7SnJexkIUElZSuZJvR/M+DMql5yDVcpmSSEZOhLXdOBmhI12Ry5f+VaA7ER5oU48wqkkU&#10;73gfcuNN75b7QOynpURqByJPjJME01pPzyVq/O1/yro86sUvAAAA//8DAFBLAwQUAAYACAAAACEA&#10;ioqN/9oAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwWrCQBCG7wXfYRmht7ox0tCm2UgRerIU&#10;1F56W3fHJJqdDdmNxrfv1Iu9DAz/zzffFMvRteKMfWg8KZjPEhBIxtuGKgXfu4+nFxAharK69YQK&#10;rhhgWU4eCp1bf6ENnrexEgyhkGsFdYxdLmUwNTodZr5D4uzge6cjr30lba8vDHetTJMkk043xBdq&#10;3eGqRnPaDk7B8yZ+Dl+0W/yM6fW47lZmcVgbpR6n4/sbiIhjvJfhT5/VoWSnvR/IBtEq4EfibXKW&#10;zV9B7JmbZiDLQv53L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAA9dfggwCAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAioqN/9oAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="6F81E8B4" w14:textId="65C9342E" w:rsidR="00D57B21" w:rsidRPr="00D57B21" w:rsidRDefault="00D57B21">
+                  <w:p w14:paraId="4E11D8E9" w14:textId="1DBB4F4B" w:rsidR="00386025" w:rsidRPr="00386025" w:rsidRDefault="00386025" w:rsidP="00386025">
                     <w:pPr>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00D57B21">
+                    <w:r w:rsidRPr="00386025">
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>– Intern –</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap type="square"/>
+              <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
-    </w:r>
-[...356 lines deleted...]
-      <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E363139" w14:textId="77777777" w:rsidR="00B92BFF" w:rsidRDefault="00B92BFF">
-      <w:r>
+    <w:p w14:paraId="4B9447A3" w14:textId="77777777" w:rsidR="008A731F" w:rsidRPr="00386025" w:rsidRDefault="008A731F" w:rsidP="00114827">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00386025">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54C6E414" w14:textId="77777777" w:rsidR="00B92BFF" w:rsidRDefault="00B92BFF">
-      <w:r>
+    <w:p w14:paraId="46B00F24" w14:textId="77777777" w:rsidR="008A731F" w:rsidRPr="00386025" w:rsidRDefault="008A731F" w:rsidP="00114827">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00386025">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="196D614F" w14:textId="77777777" w:rsidR="00B236BC" w:rsidRDefault="00B236BC">
+  <w:p w14:paraId="2DBF91B9" w14:textId="77777777" w:rsidR="005D517E" w:rsidRDefault="005D517E">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="10137" w:type="dxa"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="5353"/>
-[...4 lines deleted...]
-      <w:gridCol w:w="182"/>
+      <w:gridCol w:w="1101"/>
+      <w:gridCol w:w="4252"/>
+      <w:gridCol w:w="1292"/>
+      <w:gridCol w:w="3426"/>
       <w:gridCol w:w="66"/>
     </w:tblGrid>
-    <w:tr w:rsidR="007D65EF" w:rsidRPr="0094082C" w14:paraId="60558C20" w14:textId="77777777" w:rsidTr="00FA4910">
+    <w:tr w:rsidR="00114827" w:rsidRPr="00386025" w14:paraId="3805D123" w14:textId="77777777" w:rsidTr="00DE493C">
       <w:trPr>
-        <w:gridAfter w:val="2"/>
-        <w:wAfter w:w="248" w:type="dxa"/>
         <w:trHeight w:val="858"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="6345" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tcW w:w="6645" w:type="dxa"/>
+          <w:gridSpan w:val="3"/>
         </w:tcPr>
-        <w:p w14:paraId="11F12089" w14:textId="77777777" w:rsidR="007D65EF" w:rsidRPr="0094082C" w:rsidRDefault="007D65EF" w:rsidP="00EE6340">
+        <w:p w14:paraId="2FCA7260" w14:textId="622A4508" w:rsidR="00114827" w:rsidRPr="00386025" w:rsidRDefault="00114827" w:rsidP="00114827">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
-            <w:tabs>
-[...2 lines deleted...]
-            <w:ind w:right="-552"/>
             <w:rPr>
-              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="0094082C">
+          <w:bookmarkStart w:id="0" w:name="_Hlk214958162"/>
+          <w:bookmarkStart w:id="1" w:name="_Hlk214958163"/>
+          <w:r w:rsidRPr="00386025">
             <w:rPr>
-              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-              <w:szCs w:val="36"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
             </w:rPr>
-            <w:t xml:space="preserve">Personalfragebogen </w:t>
+            <w:t>Personalfragebogen Kündigung</w:t>
           </w:r>
-          <w:r>
+        </w:p>
+        <w:p w14:paraId="04928B98" w14:textId="77777777" w:rsidR="00114827" w:rsidRPr="00386025" w:rsidRDefault="00114827" w:rsidP="00114827">
+          <w:pPr>
+            <w:pStyle w:val="Kopfzeile"/>
             <w:rPr>
-              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-              <w:szCs w:val="36"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
-            <w:t>–</w:t>
-[...1 lines deleted...]
-          <w:r w:rsidRPr="0094082C">
+          </w:pPr>
+          <w:r w:rsidRPr="00386025">
             <w:rPr>
-              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-              <w:szCs w:val="36"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
-            <w:t xml:space="preserve"> Kündigung</w:t>
-[...7 lines deleted...]
-            <w:t xml:space="preserve">     </w:t>
+            <w:t>(grau hinterlegte Felder sind vom Arbeitgeber auszufüllen)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3544" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tcW w:w="3492" w:type="dxa"/>
+          <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w14:paraId="6A79DE64" w14:textId="77777777" w:rsidR="007D65EF" w:rsidRPr="0094082C" w:rsidRDefault="00AD49EA" w:rsidP="00EE6340">
+        <w:p w14:paraId="01C56C3E" w14:textId="77777777" w:rsidR="00114827" w:rsidRDefault="00114827" w:rsidP="00114827">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
-            <w:tabs>
-[...2 lines deleted...]
-            <w:ind w:left="176"/>
+            <w:ind w:left="443"/>
+            <w:jc w:val="right"/>
             <w:rPr>
-              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...3 lines deleted...]
-            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:color w:val="1F497D"/>
             </w:rPr>
-            <w:drawing>
-[...48 lines deleted...]
-          <w:r w:rsidR="007D65EF">
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="0501FAF9" w14:textId="56426C3B" w:rsidR="005D517E" w:rsidRPr="00386025" w:rsidRDefault="005D517E" w:rsidP="00114827">
+          <w:pPr>
+            <w:pStyle w:val="Kopfzeile"/>
+            <w:ind w:left="443"/>
+            <w:jc w:val="right"/>
             <w:rPr>
-              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
-            <w:t xml:space="preserve">   </w:t>
-          </w:r>
+          </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="007D65EF" w:rsidRPr="0094082C" w14:paraId="37A9F958" w14:textId="77777777" w:rsidTr="00FA4910">
+    <w:tr w:rsidR="00114827" w:rsidRPr="00386025" w14:paraId="2B554834" w14:textId="77777777" w:rsidTr="00DE493C">
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPrEx>
       <w:trPr>
-        <w:trHeight w:val="858"/>
+        <w:gridAfter w:val="1"/>
+        <w:wAfter w:w="66" w:type="dxa"/>
+        <w:trHeight w:val="274"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="8028" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tcW w:w="1101" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="4CED93BF" w14:textId="77777777" w:rsidR="007D65EF" w:rsidRPr="0094082C" w:rsidRDefault="007D65EF" w:rsidP="0094082C">
+        <w:p w14:paraId="52350BC6" w14:textId="77777777" w:rsidR="00114827" w:rsidRPr="00386025" w:rsidRDefault="00114827" w:rsidP="00114827">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
-            <w:tabs>
-[...1 lines deleted...]
-            </w:tabs>
             <w:rPr>
-              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="0094082C">
+          <w:r w:rsidRPr="00386025">
             <w:rPr>
-              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
             <w:t>Firma:</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="5149E459" w14:textId="77777777" w:rsidR="007D65EF" w:rsidRPr="0094082C" w:rsidRDefault="007D65EF" w:rsidP="0094082C">
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5544" w:type="dxa"/>
+          <w:gridSpan w:val="2"/>
+        </w:tcPr>
+        <w:p w14:paraId="58117F86" w14:textId="77777777" w:rsidR="00114827" w:rsidRPr="00386025" w:rsidRDefault="00114827" w:rsidP="00114827">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
-            <w:tabs>
-[...1 lines deleted...]
-            </w:tabs>
             <w:rPr>
-              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...21 lines deleted...]
-              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2109" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tcW w:w="3426" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="60FF27E2" w14:textId="77777777" w:rsidR="007D65EF" w:rsidRPr="0094082C" w:rsidRDefault="007D65EF" w:rsidP="0094082C">
+        <w:p w14:paraId="3256144B" w14:textId="77777777" w:rsidR="00114827" w:rsidRPr="00386025" w:rsidRDefault="00114827" w:rsidP="00114827">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
-            <w:tabs>
-[...2 lines deleted...]
-            <w:ind w:left="2144"/>
+            <w:ind w:left="726"/>
+            <w:jc w:val="right"/>
             <w:rPr>
-              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="007D65EF" w:rsidRPr="0094082C" w14:paraId="588F9EEF" w14:textId="77777777" w:rsidTr="00FA4910">
+    <w:tr w:rsidR="00114827" w:rsidRPr="00386025" w14:paraId="50159BAD" w14:textId="77777777" w:rsidTr="00DE493C">
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:gridAfter w:val="1"/>
+        <w:wAfter w:w="66" w:type="dxa"/>
+        <w:trHeight w:val="302"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1101" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="01BFCD42" w14:textId="77777777" w:rsidR="00114827" w:rsidRPr="00386025" w:rsidRDefault="00114827" w:rsidP="00114827">
+          <w:pPr>
+            <w:pStyle w:val="Kopfzeile"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5544" w:type="dxa"/>
+          <w:gridSpan w:val="2"/>
+        </w:tcPr>
+        <w:p w14:paraId="363212B3" w14:textId="77777777" w:rsidR="00114827" w:rsidRPr="00386025" w:rsidRDefault="00114827" w:rsidP="00114827">
+          <w:pPr>
+            <w:pStyle w:val="Kopfzeile"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3426" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="3A043FF0" w14:textId="77777777" w:rsidR="00114827" w:rsidRPr="00386025" w:rsidRDefault="00114827" w:rsidP="00114827">
+          <w:pPr>
+            <w:pStyle w:val="Kopfzeile"/>
+            <w:ind w:left="726"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00114827" w:rsidRPr="00386025" w14:paraId="612265D6" w14:textId="77777777" w:rsidTr="00DE493C">
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPrEx>
       <w:trPr>
         <w:gridAfter w:val="1"/>
         <w:wAfter w:w="66" w:type="dxa"/>
         <w:trHeight w:val="174"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6645" w:type="dxa"/>
           <w:gridSpan w:val="3"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="0ECF828F" w14:textId="77777777" w:rsidR="007D65EF" w:rsidRPr="0094082C" w:rsidRDefault="007D65EF" w:rsidP="0094082C">
+        <w:p w14:paraId="68020C3E" w14:textId="77777777" w:rsidR="00114827" w:rsidRPr="00386025" w:rsidRDefault="00114827" w:rsidP="00114827">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
-            <w:tabs>
-[...1 lines deleted...]
-            </w:tabs>
             <w:jc w:val="both"/>
             <w:rPr>
-              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-              <w:szCs w:val="10"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3426" w:type="dxa"/>
-          <w:gridSpan w:val="3"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="49D05668" w14:textId="77777777" w:rsidR="007D65EF" w:rsidRPr="0094082C" w:rsidRDefault="007D65EF" w:rsidP="0094082C">
+        <w:p w14:paraId="319CA2E8" w14:textId="77777777" w:rsidR="00114827" w:rsidRPr="00386025" w:rsidRDefault="00114827" w:rsidP="00114827">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
-            <w:tabs>
-[...1 lines deleted...]
-            </w:tabs>
             <w:ind w:left="726"/>
             <w:jc w:val="right"/>
             <w:rPr>
-              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-              <w:szCs w:val="10"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="007D65EF" w:rsidRPr="0094082C" w14:paraId="583F6FF6" w14:textId="77777777" w:rsidTr="00FA4910">
+    <w:tr w:rsidR="00114827" w:rsidRPr="00386025" w14:paraId="7A825ACD" w14:textId="77777777" w:rsidTr="00DE493C">
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPrEx>
       <w:trPr>
         <w:gridAfter w:val="1"/>
         <w:wAfter w:w="66" w:type="dxa"/>
         <w:trHeight w:val="314"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6645" w:type="dxa"/>
           <w:gridSpan w:val="3"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="18D117C9" w14:textId="78B1CC7D" w:rsidR="007D65EF" w:rsidRPr="0094082C" w:rsidRDefault="007D65EF" w:rsidP="0094082C">
+        <w:p w14:paraId="7FA9AE7C" w14:textId="77777777" w:rsidR="00114827" w:rsidRPr="00386025" w:rsidRDefault="00114827" w:rsidP="00114827">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
-            <w:tabs>
-[...2 lines deleted...]
-            <w:jc w:val="both"/>
             <w:rPr>
-              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="0094082C">
+          <w:r w:rsidRPr="00386025">
             <w:rPr>
-              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
-            <w:t>Name de</w:t>
-[...7 lines deleted...]
-            <w:t>r beschäftigten Person</w:t>
+            <w:t>Name der beschäftigten Person</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3426" w:type="dxa"/>
-          <w:gridSpan w:val="3"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="288A2F25" w14:textId="77777777" w:rsidR="007D65EF" w:rsidRPr="0094082C" w:rsidRDefault="007D65EF" w:rsidP="0094082C">
+        <w:p w14:paraId="2B97D2E5" w14:textId="77777777" w:rsidR="00114827" w:rsidRPr="00386025" w:rsidRDefault="00114827" w:rsidP="00114827">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
-            <w:tabs>
-[...3 lines deleted...]
-            <w:jc w:val="right"/>
             <w:rPr>
-              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="0094082C">
+          <w:r w:rsidRPr="00386025">
             <w:rPr>
-              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
             <w:t>Personalnummer</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="007D65EF" w:rsidRPr="0094082C" w14:paraId="42CD1785" w14:textId="77777777" w:rsidTr="00FA4910">
+    <w:tr w:rsidR="00114827" w:rsidRPr="00386025" w14:paraId="77087EF3" w14:textId="77777777" w:rsidTr="00DE493C">
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPrEx>
       <w:trPr>
         <w:gridAfter w:val="1"/>
         <w:wAfter w:w="66" w:type="dxa"/>
         <w:trHeight w:val="472"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5353" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:gridSpan w:val="2"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:tcPr>
-        <w:p w14:paraId="14B72230" w14:textId="77777777" w:rsidR="007D65EF" w:rsidRPr="0094082C" w:rsidRDefault="007D65EF" w:rsidP="0094082C">
+        <w:p w14:paraId="75E272D7" w14:textId="77777777" w:rsidR="00114827" w:rsidRPr="00386025" w:rsidRDefault="00114827" w:rsidP="00114827">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
-            <w:tabs>
-[...1 lines deleted...]
-            </w:tabs>
             <w:rPr>
-              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1292" w:type="dxa"/>
-          <w:gridSpan w:val="2"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="50A73B8A" w14:textId="77777777" w:rsidR="007D65EF" w:rsidRPr="0094082C" w:rsidRDefault="007D65EF" w:rsidP="0094082C">
+        <w:p w14:paraId="0B5C926D" w14:textId="77777777" w:rsidR="00114827" w:rsidRPr="00386025" w:rsidRDefault="00114827" w:rsidP="00114827">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
-            <w:tabs>
-[...1 lines deleted...]
-            </w:tabs>
             <w:rPr>
-              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3426" w:type="dxa"/>
-          <w:gridSpan w:val="3"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:tcPr>
-        <w:p w14:paraId="3AA40E80" w14:textId="77777777" w:rsidR="007D65EF" w:rsidRPr="0094082C" w:rsidRDefault="007D65EF" w:rsidP="0094082C">
+        <w:p w14:paraId="796A1DDC" w14:textId="77777777" w:rsidR="00114827" w:rsidRPr="00386025" w:rsidRDefault="00114827" w:rsidP="00114827">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
-            <w:tabs>
-[...1 lines deleted...]
-            </w:tabs>
             <w:ind w:firstLine="708"/>
             <w:rPr>
-              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
   </w:tbl>
-  <w:p w14:paraId="510C2D0C" w14:textId="77777777" w:rsidR="007D65EF" w:rsidRPr="004207D9" w:rsidRDefault="007D65EF" w:rsidP="004207D9">
+  <w:p w14:paraId="1E8BBB1F" w14:textId="77777777" w:rsidR="00114827" w:rsidRPr="00386025" w:rsidRDefault="00114827" w:rsidP="00386025">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0D10EB6A" w14:textId="77777777" w:rsidR="007D65EF" w:rsidRPr="006A1C80" w:rsidRDefault="007D65EF" w:rsidP="004207D9">
+  <w:p w14:paraId="63512CCA" w14:textId="77777777" w:rsidR="005D517E" w:rsidRDefault="005D517E">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
-      <w:rPr>
-[...547 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="065C2D9A"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04070001">
+    <w:nsid w:val="FFFFFF7C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="75802D18"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Listennummer5"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0804D874"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Listennummer4"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1F44E1EC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Listennummer3"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9B00E918"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Listennummer2"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF80"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F8A0CC60"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Aufzhlungszeichen5"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF81"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="05143108"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Aufzhlungszeichen4"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF82"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="55E6E9D4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Aufzhlungszeichen3"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="90E08CCE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Aufzhlungszeichen2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4D1EE21C"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...124 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Listennummer"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...122 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...142 lines deleted...]
-    <w:nsid w:val="0FDE7A73"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2AC8C2C2"/>
+    <w:tmpl w:val="49BE7330"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Aufzhlungszeichen"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...567 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04070001">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="093D0836"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="04090001"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4124673C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D8D060C4"/>
+    <w:lvl w:ilvl="0" w:tplc="D5409370">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D072366E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="9F0C031A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="78A0196A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="6F78ABA4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="598A84FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="DEB8DE06">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="5170A0D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="30BC132C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="451C12D3"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="611B1F2D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2AC8C2C2"/>
+    <w:tmpl w:val="0409000F"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6CA53894"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0409000F"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6CBF362A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="04090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...462 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D5F2A42"/>
+    <w:nsid w:val="7EAF5D64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6A9C678A"/>
-[...2 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="7E1683FC"/>
+    <w:lvl w:ilvl="0" w:tplc="DDEC41A8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="450" w:hanging="450"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="1ED42A3A">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="7862D174">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="DA928E12">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="B7829F96">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="C0505ECC">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="47C81B2A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="694AD752">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="08C260FC">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
-      <w:rPr>
-[...31 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...300 lines deleted...]
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="1" w16cid:durableId="1567960367">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1007563947">
+  <w:num w:numId="2" w16cid:durableId="966591539">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1566836399">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="774254728">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1690519602">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1651517433">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1993868796">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1797212007">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1976715822">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="355926133">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="437330815">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1273904881">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="2110588750">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1730575300">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1779911914">
-[...35 lines deleted...]
-  <w:num w:numId="15" w16cid:durableId="1102842171">
+  <w:num w:numId="15" w16cid:durableId="2063938215">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="744493692">
-[...9 lines deleted...]
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="16" w16cid:durableId="1416627709">
+    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="708"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
-  <w:displayHorizontalDrawingGridEvery w:val="0"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="30721"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:doNotUseHTMLParagraphAutoSpacing/>
+    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...1 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00DC0D01"/>
-[...153 lines deleted...]
-    <w:rsid w:val="00FD6F66"/>
+    <w:rsidRoot w:val="6C8F65A7"/>
+    <w:rsid w:val="00114827"/>
+    <w:rsid w:val="00182E3D"/>
+    <w:rsid w:val="001F40EA"/>
+    <w:rsid w:val="00222F84"/>
+    <w:rsid w:val="002E51AB"/>
+    <w:rsid w:val="002F0EA8"/>
+    <w:rsid w:val="00324B44"/>
+    <w:rsid w:val="0036562D"/>
+    <w:rsid w:val="00386025"/>
+    <w:rsid w:val="003C234B"/>
+    <w:rsid w:val="004018DB"/>
+    <w:rsid w:val="004976E0"/>
+    <w:rsid w:val="005A534A"/>
+    <w:rsid w:val="005D517E"/>
+    <w:rsid w:val="006265C4"/>
+    <w:rsid w:val="00827C87"/>
+    <w:rsid w:val="008831EB"/>
+    <w:rsid w:val="008A731F"/>
+    <w:rsid w:val="00A04E01"/>
+    <w:rsid w:val="00A11967"/>
+    <w:rsid w:val="00A20880"/>
+    <w:rsid w:val="00A352C8"/>
+    <w:rsid w:val="00AE3976"/>
+    <w:rsid w:val="00B41C2B"/>
+    <w:rsid w:val="00B65EA5"/>
+    <w:rsid w:val="00C26D93"/>
+    <w:rsid w:val="00C27141"/>
+    <w:rsid w:val="00D32292"/>
+    <w:rsid w:val="00D75435"/>
+    <w:rsid w:val="00DA6C12"/>
+    <w:rsid w:val="00DB077D"/>
+    <w:rsid w:val="00DE5146"/>
+    <w:rsid w:val="00DF2FBF"/>
+    <w:rsid w:val="00F12233"/>
+    <w:rsid w:val="00F2317C"/>
+    <w:rsid w:val="00F37573"/>
+    <w:rsid w:val="00F4704A"/>
+    <w:rsid w:val="00FB3270"/>
+    <w:rsid w:val="00FD628A"/>
+    <w:rsid w:val="00FF06F9"/>
+    <w:rsid w:val="145DDC06"/>
+    <w:rsid w:val="1AE30756"/>
+    <w:rsid w:val="1F8D6634"/>
+    <w:rsid w:val="30A8A375"/>
+    <w:rsid w:val="370F4FAD"/>
+    <w:rsid w:val="42F51039"/>
+    <w:rsid w:val="4C9D2FD7"/>
+    <w:rsid w:val="4DC79EA7"/>
+    <w:rsid w:val="5DEBE129"/>
+    <w:rsid w:val="6407A84A"/>
+    <w:rsid w:val="6C8F65A7"/>
+    <w:rsid w:val="77A6A9EF"/>
+    <w:rsid w:val="79FE54CA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="de-DE"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="30721"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0FFB9691"/>
+  <w14:docId w14:val="2A914131"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{D745E40B-03CB-45CA-A742-9217D56BE48F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...14 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -13853,404 +7489,24601 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:lang w:val="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
+    <w:link w:val="berschrift1Zchn"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00827C87"/>
     <w:pPr>
       <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
+    <w:link w:val="berschrift2Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00827C87"/>
     <w:pPr>
       <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:sz w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift3Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift4Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift5Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift6Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift7Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift8Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift9Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift1Zchn">
+    <w:name w:val="Überschrift 1 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift2Zchn">
+    <w:name w:val="Überschrift 2 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift3Zchn">
+    <w:name w:val="Überschrift 3 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift4Zchn">
+    <w:name w:val="Überschrift 4 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift5Zchn">
+    <w:name w:val="Überschrift 5 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift5"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift6Zchn">
+    <w:name w:val="Überschrift 6 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift6"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift7Zchn">
+    <w:name w:val="Überschrift 7 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift7"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift8Zchn">
+    <w:name w:val="Überschrift 8 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift8"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift9Zchn">
+    <w:name w:val="Überschrift 9 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift9"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="TitelZchn"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelZchn">
+    <w:name w:val="Titel Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Untertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="UntertitelZchn"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UntertitelZchn">
+    <w:name w:val="Untertitel Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Untertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Zitat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="ZitatZchn"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ZitatZchn">
+    <w:name w:val="Zitat Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Zitat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listenabsatz">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntensiveHervorhebung">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntensivesZitat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="IntensivesZitatZchn"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntensivesZitatZchn">
+    <w:name w:val="Intensives Zitat Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="IntensivesZitat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntensiverVerweis">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sprechblasentext">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="SprechblasentextZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SprechblasentextZchn">
+    <w:name w:val="Sprechblasentext Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Sprechblasentext"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Literaturverzeichnis">
+    <w:name w:val="Bibliography"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:uiPriority w:val="37"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Blocktext">
+    <w:name w:val="Block Text"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="2" w:space="10" w:color="156082" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="2" w:space="10" w:color="156082" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="2" w:space="10" w:color="156082" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="2" w:space="10" w:color="156082" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:ind w:left="1152" w:right="1152"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="156082" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textkrper">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="TextkrperZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextkrperZchn">
+    <w:name w:val="Textkörper Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Textkrper"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00827C87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textkrper2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="Textkrper2Zchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Textkrper2Zchn">
+    <w:name w:val="Textkörper 2 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Textkrper2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00827C87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textkrper3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="Textkrper3Zchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Textkrper3Zchn">
+    <w:name w:val="Textkörper 3 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Textkrper3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textkrper-Erstzeileneinzug">
+    <w:name w:val="Body Text First Indent"/>
+    <w:basedOn w:val="Textkrper"/>
+    <w:link w:val="Textkrper-ErstzeileneinzugZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="160"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Textkrper-ErstzeileneinzugZchn">
+    <w:name w:val="Textkörper-Erstzeileneinzug Zchn"/>
+    <w:basedOn w:val="TextkrperZchn"/>
+    <w:link w:val="Textkrper-Erstzeileneinzug"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00827C87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textkrper-Zeileneinzug">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="Textkrper-ZeileneinzugZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Textkrper-ZeileneinzugZchn">
+    <w:name w:val="Textkörper-Zeileneinzug Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Textkrper-Zeileneinzug"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00827C87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textkrper-Erstzeileneinzug2">
+    <w:name w:val="Body Text First Indent 2"/>
+    <w:basedOn w:val="Textkrper-Zeileneinzug"/>
+    <w:link w:val="Textkrper-Erstzeileneinzug2Zchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="160"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Textkrper-Erstzeileneinzug2Zchn">
+    <w:name w:val="Textkörper-Erstzeileneinzug 2 Zchn"/>
+    <w:basedOn w:val="Textkrper-ZeileneinzugZchn"/>
+    <w:link w:val="Textkrper-Erstzeileneinzug2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00827C87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textkrper-Einzug2">
+    <w:name w:val="Body Text Indent 2"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="Textkrper-Einzug2Zchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+      <w:ind w:left="360"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Textkrper-Einzug2Zchn">
+    <w:name w:val="Textkörper-Einzug 2 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Textkrper-Einzug2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00827C87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textkrper-Einzug3">
+    <w:name w:val="Body Text Indent 3"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="Textkrper-Einzug3Zchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Textkrper-Einzug3Zchn">
+    <w:name w:val="Textkörper-Einzug 3 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Textkrper-Einzug3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Beschriftung">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:uiPriority w:val="35"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0E2841" w:themeColor="text2"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Gruformel">
+    <w:name w:val="Closing"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="GruformelZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="4320"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="GruformelZchn">
+    <w:name w:val="Grußformel Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Gruformel"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00827C87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentartext">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="KommentartextZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentartextZchn">
+    <w:name w:val="Kommentartext Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Kommentartext"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarthema">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Kommentartext"/>
+    <w:next w:val="Kommentartext"/>
+    <w:link w:val="KommentarthemaZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarthemaZchn">
+    <w:name w:val="Kommentarthema Zchn"/>
+    <w:basedOn w:val="KommentartextZchn"/>
+    <w:link w:val="Kommentarthema"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Datum">
+    <w:name w:val="Date"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="DatumZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DatumZchn">
+    <w:name w:val="Datum Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Datum"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00827C87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Dokumentstruktur">
+    <w:name w:val="Document Map"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="DokumentstrukturZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DokumentstrukturZchn">
+    <w:name w:val="Dokumentstruktur Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Dokumentstruktur"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="E-Mail-Signatur">
+    <w:name w:val="E-mail Signature"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="E-Mail-SignaturZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="E-Mail-SignaturZchn">
+    <w:name w:val="E-Mail-Signatur Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="E-Mail-Signatur"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00827C87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Endnotentext">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="EndnotentextZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnotentextZchn">
+    <w:name w:val="Endnotentext Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Endnotentext"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Umschlagadresse">
+    <w:name w:val="envelope address"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:framePr w:w="7920" w:h="1980" w:hRule="exact" w:hSpace="180" w:wrap="auto" w:hAnchor="page" w:xAlign="center" w:yAlign="bottom"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="2880"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Umschlagabsenderadresse">
+    <w:name w:val="envelope return"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Fuzeile">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="FuzeileZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
+    <w:name w:val="Fußzeile Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Fuzeile"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00827C87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Funotentext">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="FunotentextZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FunotentextZchn">
+    <w:name w:val="Fußnotentext Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Funotentext"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Kopfzeile">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standard"/>
+    <w:link w:val="KopfzeileZchn"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4536"/>
-        <w:tab w:val="right" w:pos="9072"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Fuzeile">
-    <w:name w:val="footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KopfzeileZchn">
+    <w:name w:val="Kopfzeile Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Kopfzeile"/>
+    <w:rsid w:val="00827C87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HTMLAdresse">
+    <w:name w:val="HTML Address"/>
     <w:basedOn w:val="Standard"/>
+    <w:link w:val="HTMLAdresseZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLAdresseZchn">
+    <w:name w:val="HTML Adresse Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="HTMLAdresse"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HTMLVorformatiert">
+    <w:name w:val="HTML Preformatted"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="HTMLVorformatiertZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLVorformatiertZchn">
+    <w:name w:val="HTML Vorformatiert Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="HTMLVorformatiert"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index1">
+    <w:name w:val="index 1"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="240" w:hanging="240"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index2">
+    <w:name w:val="index 2"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="480" w:hanging="240"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index3">
+    <w:name w:val="index 3"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="720" w:hanging="240"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index4">
+    <w:name w:val="index 4"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="960" w:hanging="240"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index5">
+    <w:name w:val="index 5"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="1200" w:hanging="240"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index6">
+    <w:name w:val="index 6"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="1440" w:hanging="240"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index7">
+    <w:name w:val="index 7"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="1680" w:hanging="240"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index8">
+    <w:name w:val="index 8"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="1920" w:hanging="240"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index9">
+    <w:name w:val="index 9"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="2160" w:hanging="240"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Indexberschrift">
+    <w:name w:val="index heading"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Index1"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Liste">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:ind w:left="360" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Liste2">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:ind w:left="720" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Liste3">
+    <w:name w:val="List 3"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:ind w:left="1080" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Liste4">
+    <w:name w:val="List 4"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:ind w:left="1440" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Liste5">
+    <w:name w:val="List 5"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:ind w:left="1800" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Aufzhlungszeichen">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Aufzhlungszeichen2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Aufzhlungszeichen3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Aufzhlungszeichen4">
+    <w:name w:val="List Bullet 4"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="4"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Aufzhlungszeichen5">
+    <w:name w:val="List Bullet 5"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listenfortsetzung">
+    <w:name w:val="List Continue"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listenfortsetzung2">
+    <w:name w:val="List Continue 2"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listenfortsetzung3">
+    <w:name w:val="List Continue 3"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1080"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listenfortsetzung4">
+    <w:name w:val="List Continue 4"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1440"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listenfortsetzung5">
+    <w:name w:val="List Continue 5"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1800"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listennummer">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listennummer2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listennummer3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="8"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listennummer4">
+    <w:name w:val="List Number 4"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="9"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listennummer5">
+    <w:name w:val="List Number 5"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="10"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Makrotext">
+    <w:name w:val="macro"/>
+    <w:link w:val="MakrotextZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4536"/>
-        <w:tab w:val="right" w:pos="9072"/>
+        <w:tab w:val="left" w:pos="480"/>
+        <w:tab w:val="left" w:pos="960"/>
+        <w:tab w:val="left" w:pos="1440"/>
+        <w:tab w:val="left" w:pos="1920"/>
+        <w:tab w:val="left" w:pos="2400"/>
+        <w:tab w:val="left" w:pos="2880"/>
+        <w:tab w:val="left" w:pos="3360"/>
+        <w:tab w:val="left" w:pos="3840"/>
+        <w:tab w:val="left" w:pos="4320"/>
       </w:tabs>
+      <w:spacing w:after="0"/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="page number"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MakrotextZchn">
+    <w:name w:val="Makrotext Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Balloon Text"/>
+    <w:link w:val="Makrotext"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nachrichtenkopf">
+    <w:name w:val="Message Header"/>
     <w:basedOn w:val="Standard"/>
-    <w:semiHidden/>
+    <w:link w:val="NachrichtenkopfZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="1080" w:hanging="1080"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NachrichtenkopfZchn">
+    <w:name w:val="Nachrichtenkopf Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Nachrichtenkopf"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="KeinLeerraum">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="StandardWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Standardeinzug">
+    <w:name w:val="Normal Indent"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Fu-Endnotenberschrift">
+    <w:name w:val="Note Heading"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="Fu-EndnotenberschriftZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Fu-EndnotenberschriftZchn">
+    <w:name w:val="Fuß/-Endnotenüberschrift Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Fu-Endnotenberschrift"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00827C87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NurText">
+    <w:name w:val="Plain Text"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="NurTextZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NurTextZchn">
+    <w:name w:val="Nur Text Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="NurText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Anrede">
+    <w:name w:val="Salutation"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="AnredeZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AnredeZchn">
+    <w:name w:val="Anrede Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Anrede"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00827C87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Unterschrift">
+    <w:name w:val="Signature"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="UnterschriftZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="4320"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnterschriftZchn">
+    <w:name w:val="Unterschrift Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Unterschrift"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00827C87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rechtsgrundlagenverzeichnis">
+    <w:name w:val="table of authorities"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="240" w:hanging="240"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Abbildungsverzeichnis">
+    <w:name w:val="table of figures"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="RGV-berschrift">
+    <w:name w:val="toa heading"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:before="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Verzeichnis1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Verzeichnis2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="240"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Verzeichnis3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="480"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Verzeichnis4">
+    <w:name w:val="toc 4"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Verzeichnis5">
+    <w:name w:val="toc 5"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="960"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Verzeichnis6">
+    <w:name w:val="toc 6"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="1200"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Verzeichnis7">
+    <w:name w:val="toc 7"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="1440"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Verzeichnis8">
+    <w:name w:val="toc 8"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="1680"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Verzeichnis9">
+    <w:name w:val="toc 9"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="1920"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Inhaltsverzeichnisberschrift">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="berschrift1"/>
+    <w:next w:val="Standard"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="0"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigesRaster">
+    <w:name w:val="Colorful Grid"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="73"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigesRaster-Akzent1">
+    <w:name w:val="Colorful Grid Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="73"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="83CAEB" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="83CAEB" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F4761" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F4761" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="64BDE6" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="64BDE6" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigesRaster-Akzent2">
+    <w:name w:val="Colorful Grid Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="73"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F6C5AC" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F6C5AC" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BF4E14" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BF4E14" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F4B798" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F4B798" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigesRaster-Akzent3">
+    <w:name w:val="Colorful Grid Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="73"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="84E290" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="84E290" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="124F1A" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="124F1A" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="66DB75" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="66DB75" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigesRaster-Akzent4">
+    <w:name w:val="Colorful Grid Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="73"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="0B769F" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="0B769F" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="7BD3F5" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="7BD3F5" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigesRaster-Akzent5">
+    <w:name w:val="Colorful Grid Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="73"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E59EDC" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E59EDC" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="77206D" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="77206D" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DE86D4" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DE86D4" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigesRaster-Akzent6">
+    <w:name w:val="Colorful Grid Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="73"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B3E5A1" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B3E5A1" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="3A7C22" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="3A7C22" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A0DF8A" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A0DF8A" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigeListe">
+    <w:name w:val="Colorful List"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="72"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CC5416" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="CC5416" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigeListe-Akzent1">
+    <w:name w:val="Colorful List Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="72"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E0F2FA" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CC5416" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="CC5416" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B2DEF2" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigeListe-Akzent2">
+    <w:name w:val="Colorful List Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="72"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FCF0EA" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CC5416" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="CC5416" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9DBCC" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigeListe-Akzent3">
+    <w:name w:val="Colorful List Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="72"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E0F8E3" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0C7EAA" w:themeFill="accent4" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="0C7EAA" w:themeColor="accent4" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B3EDBA" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigeListe-Akzent4">
+    <w:name w:val="Colorful List Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="72"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E5F6FD" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="14551C" w:themeFill="accent3" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="14551C" w:themeColor="accent3" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BDE9FA" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigeListe-Akzent5">
+    <w:name w:val="Colorful List Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="72"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8E7F6" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3E8524" w:themeFill="accent6" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="3E8524" w:themeColor="accent6" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFC3E9" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigeListe-Akzent6">
+    <w:name w:val="Colorful List Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="72"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="ECF8E8" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7F2275" w:themeFill="accent5" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="7F2275" w:themeColor="accent5" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0EFC5" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigeSchattierung">
+    <w:name w:val="Colorful Shading"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="71"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigeSchattierung-Akzent1">
+    <w:name w:val="Colorful Shading Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="71"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E0F2FA" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0C394D" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="0C394D" w:themeColor="accent1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0C394D" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0C394D" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="83CAEB" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="64BDE6" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigeSchattierung-Akzent2">
+    <w:name w:val="Colorful Shading Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="71"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FCF0EA" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="993F10" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="993F10" w:themeColor="accent2" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="993F10" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="993F10" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F6C5AC" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F4B798" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigeSchattierung-Akzent3">
+    <w:name w:val="Colorful Shading Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="71"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E0F8E3" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F4015" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="0F4015" w:themeColor="accent3" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F4015" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F4015" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="84E290" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="66DB75" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigeSchattierung-Akzent4">
+    <w:name w:val="Colorful Shading Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="71"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E5F6FD" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="095E7F" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="095E7F" w:themeColor="accent4" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="095E7F" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="095E7F" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="7BD3F5" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigeSchattierung-Akzent5">
+    <w:name w:val="Colorful Shading Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="71"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8E7F6" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F1957" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5F1957" w:themeColor="accent5" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F1957" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F1957" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E59EDC" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DE86D4" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigeSchattierung-Akzent6">
+    <w:name w:val="Colorful Shading Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="71"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="ECF8E8" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2E641B" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="2E641B" w:themeColor="accent6" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2E641B" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2E641B" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B3E5A1" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A0DF8A" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DunkleListe">
+    <w:name w:val="Dark List"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="70"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DunkleListe-Akzent1">
+    <w:name w:val="Dark List Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="70"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0A2F40" w:themeFill="accent1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F4761" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F4761" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F4761" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F4761" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DunkleListe-Akzent2">
+    <w:name w:val="Dark List Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="70"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E97132" w:themeFill="accent2"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7F340D" w:themeFill="accent2" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BF4E14" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BF4E14" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BF4E14" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BF4E14" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DunkleListe-Akzent3">
+    <w:name w:val="Dark List Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="70"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0C3511" w:themeFill="accent3" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="124F1A" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="124F1A" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="124F1A" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="124F1A" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DunkleListe-Akzent4">
+    <w:name w:val="Dark List Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="70"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="074E69" w:themeFill="accent4" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0B769F" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0B769F" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0B769F" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0B769F" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DunkleListe-Akzent5">
+    <w:name w:val="Dark List Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="70"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="A02B93" w:themeFill="accent5"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F1548" w:themeFill="accent5" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="77206D" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="77206D" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="77206D" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="77206D" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DunkleListe-Akzent6">
+    <w:name w:val="Dark List Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="70"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4EA72E" w:themeFill="accent6"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="265317" w:themeFill="accent6" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3A7C22" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3A7C22" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3A7C22" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3A7C22" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle1hell">
+    <w:name w:val="Grid Table 1 Light"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle1hellAkzent1">
+    <w:name w:val="Grid Table 1 Light Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="83CAEB" w:themeColor="accent1" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="83CAEB" w:themeColor="accent1" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="83CAEB" w:themeColor="accent1" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="83CAEB" w:themeColor="accent1" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="83CAEB" w:themeColor="accent1" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="83CAEB" w:themeColor="accent1" w:themeTint="66"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle1hell-Akzent2">
+    <w:name w:val="Grid Table 1 Light Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F6C5AC" w:themeColor="accent2" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F6C5AC" w:themeColor="accent2" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F6C5AC" w:themeColor="accent2" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F6C5AC" w:themeColor="accent2" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F6C5AC" w:themeColor="accent2" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F6C5AC" w:themeColor="accent2" w:themeTint="66"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle1hellAkzent3">
+    <w:name w:val="Grid Table 1 Light Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="84E290" w:themeColor="accent3" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="84E290" w:themeColor="accent3" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="84E290" w:themeColor="accent3" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="84E290" w:themeColor="accent3" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="84E290" w:themeColor="accent3" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="84E290" w:themeColor="accent3" w:themeTint="66"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle1hellAkzent4">
+    <w:name w:val="Grid Table 1 Light Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="95DCF7" w:themeColor="accent4" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="95DCF7" w:themeColor="accent4" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95DCF7" w:themeColor="accent4" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="95DCF7" w:themeColor="accent4" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="95DCF7" w:themeColor="accent4" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="95DCF7" w:themeColor="accent4" w:themeTint="66"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle1hellAkzent5">
+    <w:name w:val="Grid Table 1 Light Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="E59EDC" w:themeColor="accent5" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="E59EDC" w:themeColor="accent5" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E59EDC" w:themeColor="accent5" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="E59EDC" w:themeColor="accent5" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="E59EDC" w:themeColor="accent5" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="E59EDC" w:themeColor="accent5" w:themeTint="66"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle1hellAkzent6">
+    <w:name w:val="Grid Table 1 Light Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B3E5A1" w:themeColor="accent6" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B3E5A1" w:themeColor="accent6" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B3E5A1" w:themeColor="accent6" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B3E5A1" w:themeColor="accent6" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B3E5A1" w:themeColor="accent6" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B3E5A1" w:themeColor="accent6" w:themeTint="66"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle2">
+    <w:name w:val="Grid Table 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle2Akzent1">
+    <w:name w:val="Grid Table 2 Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="2" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="2" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="2" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="2" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle2Akzent2">
+    <w:name w:val="Grid Table 2 Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="2" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="2" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="2" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="2" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle2Akzent3">
+    <w:name w:val="Grid Table 2 Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="2" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="2" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="2" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="2" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle2Akzent4">
+    <w:name w:val="Grid Table 2 Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="2" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="2" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="2" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="2" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle2Akzent5">
+    <w:name w:val="Grid Table 2 Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="2" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="2" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="2" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="2" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle2Akzent6">
+    <w:name w:val="Grid Table 2 Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="2" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="2" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="2" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="2" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle3">
+    <w:name w:val="Grid Table 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle3Akzent1">
+    <w:name w:val="Grid Table 3 Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle3Akzent2">
+    <w:name w:val="Grid Table 3 Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle3Akzent3">
+    <w:name w:val="Grid Table 3 Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle3Akzent4">
+    <w:name w:val="Grid Table 3 Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle3Akzent5">
+    <w:name w:val="Grid Table 3 Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle3Akzent6">
+    <w:name w:val="Grid Table 3 Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle4">
+    <w:name w:val="Grid Table 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle4Akzent1">
+    <w:name w:val="Grid Table 4 Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle4Akzent2">
+    <w:name w:val="Grid Table 4 Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E97132" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle4Akzent3">
+    <w:name w:val="Grid Table 4 Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle4Akzent4">
+    <w:name w:val="Grid Table 4 Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle4Akzent5">
+    <w:name w:val="Grid Table 4 Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A02B93" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle4Akzent6">
+    <w:name w:val="Grid Table 4 Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4EA72E" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle5dunkel">
+    <w:name w:val="Grid Table 5 Dark"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle5dunkelAkzent1">
+    <w:name w:val="Grid Table 5 Dark Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="83CAEB" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="83CAEB" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle5dunkelAkzent2">
+    <w:name w:val="Grid Table 5 Dark Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E97132" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E97132" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E97132" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E97132" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F6C5AC" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F6C5AC" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle5dunkelAkzent3">
+    <w:name w:val="Grid Table 5 Dark Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="84E290" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="84E290" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle5dunkelAkzent4">
+    <w:name w:val="Grid Table 5 Dark Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle5dunkelAkzent5">
+    <w:name w:val="Grid Table 5 Dark Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A02B93" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A02B93" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A02B93" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A02B93" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E59EDC" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E59EDC" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle5dunkelAkzent6">
+    <w:name w:val="Grid Table 5 Dark Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4EA72E" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4EA72E" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4EA72E" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4EA72E" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B3E5A1" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B3E5A1" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle6farbig">
+    <w:name w:val="Grid Table 6 Colorful"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle6farbigAkzent1">
+    <w:name w:val="Grid Table 6 Colorful Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle6farbigAkzent2">
+    <w:name w:val="Grid Table 6 Colorful Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle6farbigAkzent3">
+    <w:name w:val="Grid Table 6 Colorful Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="124F1A" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle6farbigAkzent4">
+    <w:name w:val="Grid Table 6 Colorful Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle6farbigAkzent5">
+    <w:name w:val="Grid Table 6 Colorful Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="77206D" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle6farbigAkzent6">
+    <w:name w:val="Grid Table 6 Colorful Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="3A7C22" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle7farbig">
+    <w:name w:val="Grid Table 7 Colorful"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle7farbigAkzent1">
+    <w:name w:val="Grid Table 7 Colorful Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle7farbigAkzent2">
+    <w:name w:val="Grid Table 7 Colorful Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle7farbigAkzent3">
+    <w:name w:val="Grid Table 7 Colorful Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="124F1A" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle7farbigAkzent4">
+    <w:name w:val="Grid Table 7 Colorful Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle7farbigAkzent5">
+    <w:name w:val="Grid Table 7 Colorful Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="77206D" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle7farbigAkzent6">
+    <w:name w:val="Grid Table 7 Colorful Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="3A7C22" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HellesRaster">
+    <w:name w:val="Light Grid"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="62"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HellesRaster-Akzent1">
+    <w:name w:val="Light Grid Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="62"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B2DEF2" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B2DEF2" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HellesRaster-Akzent2">
+    <w:name w:val="Light Grid Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="62"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9DBCC" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9DBCC" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HellesRaster-Akzent3">
+    <w:name w:val="Light Grid Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="62"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B3EDBA" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B3EDBA" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HellesRaster-Akzent4">
+    <w:name w:val="Light Grid Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="62"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BDE9FA" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BDE9FA" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HellesRaster-Akzent5">
+    <w:name w:val="Light Grid Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="62"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFC3E9" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFC3E9" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HellesRaster-Akzent6">
+    <w:name w:val="Light Grid Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="62"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0EFC5" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0EFC5" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HelleListe">
+    <w:name w:val="Light List"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="61"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HelleListe-Akzent1">
+    <w:name w:val="Light List Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="61"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HelleListe-Akzent2">
+    <w:name w:val="Light List Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="61"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E97132" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HelleListe-Akzent3">
+    <w:name w:val="Light List Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="61"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HelleListe-Akzent4">
+    <w:name w:val="Light List Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="61"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HelleListe-Akzent5">
+    <w:name w:val="Light List Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="61"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A02B93" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HelleListe-Akzent6">
+    <w:name w:val="Light List Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="61"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4EA72E" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HelleSchattierung">
+    <w:name w:val="Light Shading"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="60"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HelleSchattierung-Akzent1">
+    <w:name w:val="Light Shading Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="60"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B2DEF2" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B2DEF2" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HelleSchattierung-Akzent2">
+    <w:name w:val="Light Shading Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="60"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9DBCC" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9DBCC" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HelleSchattierung-Akzent3">
+    <w:name w:val="Light Shading Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="60"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="124F1A" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B3EDBA" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B3EDBA" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HelleSchattierung-Akzent4">
+    <w:name w:val="Light Shading Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="60"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BDE9FA" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BDE9FA" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HelleSchattierung-Akzent5">
+    <w:name w:val="Light Shading Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="60"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="77206D" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFC3E9" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFC3E9" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HelleSchattierung-Akzent6">
+    <w:name w:val="Light Shading Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="60"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="3A7C22" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0EFC5" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0EFC5" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle1hell">
+    <w:name w:val="List Table 1 Light"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle1hellAkzent1">
+    <w:name w:val="List Table 1 Light Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle1hellAkzent2">
+    <w:name w:val="List Table 1 Light Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle1hellAkzent3">
+    <w:name w:val="List Table 1 Light Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle1hellAkzent4">
+    <w:name w:val="List Table 1 Light Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle1hellAkzent5">
+    <w:name w:val="List Table 1 Light Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle1hellAkzent6">
+    <w:name w:val="List Table 1 Light Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle2">
+    <w:name w:val="List Table 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle2Akzent1">
+    <w:name w:val="List Table 2 Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle2Akzent2">
+    <w:name w:val="List Table 2 Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle2Akzent3">
+    <w:name w:val="List Table 2 Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle2Akzent4">
+    <w:name w:val="List Table 2 Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle2Akzent5">
+    <w:name w:val="List Table 2 Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle2Akzent6">
+    <w:name w:val="List Table 2 Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle3">
+    <w:name w:val="List Table 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle3Akzent1">
+    <w:name w:val="List Table 3 Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle3Akzent2">
+    <w:name w:val="List Table 3 Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E97132" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle3Akzent3">
+    <w:name w:val="List Table 3 Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle3Akzent4">
+    <w:name w:val="List Table 3 Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle3Akzent5">
+    <w:name w:val="List Table 3 Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A02B93" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle3Akzent6">
+    <w:name w:val="List Table 3 Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4EA72E" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle4">
+    <w:name w:val="List Table 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle4Akzent1">
+    <w:name w:val="List Table 4 Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle4Akzent2">
+    <w:name w:val="List Table 4 Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E97132" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle4Akzent3">
+    <w:name w:val="List Table 4 Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle4Akzent4">
+    <w:name w:val="List Table 4 Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle4Akzent5">
+    <w:name w:val="List Table 4 Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A02B93" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle4Akzent6">
+    <w:name w:val="List Table 4 Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4EA72E" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle5dunkel">
+    <w:name w:val="List Table 5 Dark"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle5dunkelAkzent1">
+    <w:name w:val="List Table 5 Dark Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="24" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="24" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="24" w:space="0" w:color="156082" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle5dunkelAkzent2">
+    <w:name w:val="List Table 5 Dark Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="24" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="24" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="24" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E97132" w:themeFill="accent2"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle5dunkelAkzent3">
+    <w:name w:val="List Table 5 Dark Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="24" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="24" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="24" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle5dunkelAkzent4">
+    <w:name w:val="List Table 5 Dark Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="24" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="24" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="24" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle5dunkelAkzent5">
+    <w:name w:val="List Table 5 Dark Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="24" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="24" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="24" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="A02B93" w:themeFill="accent5"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle5dunkelAkzent6">
+    <w:name w:val="List Table 5 Dark Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="24" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="24" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4EA72E" w:themeFill="accent6"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle6farbig">
+    <w:name w:val="List Table 6 Colorful"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle6farbigAkzent1">
+    <w:name w:val="List Table 6 Colorful Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle6farbigAkzent2">
+    <w:name w:val="List Table 6 Colorful Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle6farbigAkzent3">
+    <w:name w:val="List Table 6 Colorful Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="124F1A" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle6farbigAkzent4">
+    <w:name w:val="List Table 6 Colorful Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle6farbigAkzent5">
+    <w:name w:val="List Table 6 Colorful Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="77206D" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle6farbigAkzent6">
+    <w:name w:val="List Table 6 Colorful Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="3A7C22" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle7farbig">
+    <w:name w:val="List Table 7 Colorful"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle7farbigAkzent1">
+    <w:name w:val="List Table 7 Colorful Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle7farbigAkzent2">
+    <w:name w:val="List Table 7 Colorful Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle7farbigAkzent3">
+    <w:name w:val="List Table 7 Colorful Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="124F1A" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle7farbigAkzent4">
+    <w:name w:val="List Table 7 Colorful Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle7farbigAkzent5">
+    <w:name w:val="List Table 7 Colorful Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="77206D" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle7farbigAkzent6">
+    <w:name w:val="List Table 7 Colorful Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="3A7C22" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster1">
+    <w:name w:val="Medium Grid 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="67"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster1-Akzent1">
+    <w:name w:val="Medium Grid 1 Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="67"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="B2DEF2" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="64BDE6" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="64BDE6" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster1-Akzent2">
+    <w:name w:val="Medium Grid 1 Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="67"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="EE9465" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="EE9465" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="EE9465" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="EE9465" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="EE9465" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="EE9465" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F9DBCC" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="EE9465" w:themeColor="accent2" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F4B798" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F4B798" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster1-Akzent3">
+    <w:name w:val="Medium Grid 1 Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="67"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="2BB73D" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="2BB73D" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="2BB73D" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="2BB73D" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="2BB73D" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="2BB73D" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="B3EDBA" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="2BB73D" w:themeColor="accent3" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="66DB75" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="66DB75" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster1-Akzent4">
+    <w:name w:val="Medium Grid 1 Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="67"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="39BEF1" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="39BEF1" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="39BEF1" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="39BEF1" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="39BEF1" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="39BEF1" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="BDE9FA" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="39BEF1" w:themeColor="accent4" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="7BD3F5" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="7BD3F5" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster1-Akzent5">
+    <w:name w:val="Medium Grid 1 Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="67"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CE49BF" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CE49BF" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CE49BF" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CE49BF" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CE49BF" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="CE49BF" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFC3E9" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="CE49BF" w:themeColor="accent5" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DE86D4" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DE86D4" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster1-Akzent6">
+    <w:name w:val="Medium Grid 1 Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="67"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="71CF50" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="71CF50" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71CF50" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="71CF50" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71CF50" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71CF50" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D0EFC5" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="71CF50" w:themeColor="accent6" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A0DF8A" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A0DF8A" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster2">
+    <w:name w:val="Medium Grid 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="68"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster2-Akzent1">
+    <w:name w:val="Medium Grid 2 Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="68"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="B2DEF2" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E0F2FA" w:themeFill="accent1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="64BDE6" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="64BDE6" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster2-Akzent2">
+    <w:name w:val="Medium Grid 2 Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="68"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F9DBCC" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FCF0EA" w:themeFill="accent2" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F4B798" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F4B798" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster2-Akzent3">
+    <w:name w:val="Medium Grid 2 Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="68"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="B3EDBA" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E0F8E3" w:themeFill="accent3" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="66DB75" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="66DB75" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster2-Akzent4">
+    <w:name w:val="Medium Grid 2 Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="68"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="BDE9FA" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5F6FD" w:themeFill="accent4" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="7BD3F5" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7BD3F5" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster2-Akzent5">
+    <w:name w:val="Medium Grid 2 Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="68"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFC3E9" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8E7F6" w:themeFill="accent5" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DE86D4" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DE86D4" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster2-Akzent6">
+    <w:name w:val="Medium Grid 2 Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="68"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D0EFC5" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="ECF8E8" w:themeFill="accent6" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A0DF8A" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A0DF8A" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster3">
+    <w:name w:val="Medium Grid 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="69"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster3-Akzent1">
+    <w:name w:val="Medium Grid 3 Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="69"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="B2DEF2" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="64BDE6" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="64BDE6" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster3-Akzent2">
+    <w:name w:val="Medium Grid 3 Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="69"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F9DBCC" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E97132" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E97132" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E97132" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E97132" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F4B798" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F4B798" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster3-Akzent3">
+    <w:name w:val="Medium Grid 3 Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="69"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="B3EDBA" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="66DB75" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="66DB75" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster3-Akzent4">
+    <w:name w:val="Medium Grid 3 Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="69"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="BDE9FA" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7BD3F5" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7BD3F5" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster3-Akzent5">
+    <w:name w:val="Medium Grid 3 Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="69"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFC3E9" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A02B93" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A02B93" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A02B93" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A02B93" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DE86D4" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DE86D4" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster3-Akzent6">
+    <w:name w:val="Medium Grid 3 Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="69"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D0EFC5" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4EA72E" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4EA72E" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4EA72E" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4EA72E" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A0DF8A" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A0DF8A" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereListe1">
+    <w:name w:val="Medium List 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="65"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="0E2841" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereListe1-Akzent1">
+    <w:name w:val="Medium List 1 Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="65"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="0E2841" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B2DEF2" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B2DEF2" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereListe1-Akzent2">
+    <w:name w:val="Medium List 1 Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="65"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="0E2841" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9DBCC" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9DBCC" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereListe1-Akzent3">
+    <w:name w:val="Medium List 1 Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="65"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="0E2841" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B3EDBA" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B3EDBA" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereListe1-Akzent4">
+    <w:name w:val="Medium List 1 Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="65"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="0E2841" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BDE9FA" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BDE9FA" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereListe1-Akzent5">
+    <w:name w:val="Medium List 1 Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="65"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="0E2841" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFC3E9" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFC3E9" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereListe1-Akzent6">
+    <w:name w:val="Medium List 1 Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="65"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="0E2841" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0EFC5" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0EFC5" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereListe2">
+    <w:name w:val="Medium List 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="66"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereListe2-Akzent1">
+    <w:name w:val="Medium List 2 Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="66"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B2DEF2" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B2DEF2" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereListe2-Akzent2">
+    <w:name w:val="Medium List 2 Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="66"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9DBCC" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9DBCC" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereListe2-Akzent3">
+    <w:name w:val="Medium List 2 Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="66"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B3EDBA" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B3EDBA" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereListe2-Akzent4">
+    <w:name w:val="Medium List 2 Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="66"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BDE9FA" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BDE9FA" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereListe2-Akzent5">
+    <w:name w:val="Medium List 2 Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="66"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFC3E9" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFC3E9" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereListe2-Akzent6">
+    <w:name w:val="Medium List 2 Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="66"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0EFC5" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0EFC5" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereSchattierung1">
+    <w:name w:val="Medium Shading 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="63"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereSchattierung1-Akzent1">
+    <w:name w:val="Medium Shading 1 Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="63"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B2DEF2" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B2DEF2" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereSchattierung1-Akzent2">
+    <w:name w:val="Medium Shading 1 Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="63"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="EE9465" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="EE9465" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="EE9465" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="EE9465" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="EE9465" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="EE9465" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="EE9465" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="EE9465" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="EE9465" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E97132" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="EE9465" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="EE9465" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="EE9465" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="EE9465" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9DBCC" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9DBCC" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereSchattierung1-Akzent3">
+    <w:name w:val="Medium Shading 1 Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="63"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="2BB73D" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="2BB73D" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="2BB73D" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="2BB73D" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="2BB73D" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="2BB73D" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="2BB73D" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="2BB73D" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="2BB73D" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="2BB73D" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="2BB73D" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="2BB73D" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="2BB73D" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B3EDBA" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B3EDBA" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereSchattierung1-Akzent4">
+    <w:name w:val="Medium Shading 1 Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="63"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="39BEF1" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="39BEF1" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="39BEF1" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="39BEF1" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="39BEF1" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="39BEF1" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="39BEF1" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="39BEF1" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="39BEF1" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="39BEF1" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="39BEF1" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="39BEF1" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="39BEF1" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BDE9FA" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BDE9FA" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereSchattierung1-Akzent5">
+    <w:name w:val="Medium Shading 1 Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="63"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CE49BF" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CE49BF" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CE49BF" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CE49BF" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CE49BF" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="CE49BF" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CE49BF" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CE49BF" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CE49BF" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A02B93" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="CE49BF" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CE49BF" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CE49BF" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CE49BF" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFC3E9" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFC3E9" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereSchattierung1-Akzent6">
+    <w:name w:val="Medium Shading 1 Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="63"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="71CF50" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="71CF50" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71CF50" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="71CF50" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71CF50" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71CF50" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71CF50" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71CF50" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71CF50" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4EA72E" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="71CF50" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71CF50" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71CF50" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71CF50" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0EFC5" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0EFC5" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereSchattierung2">
+    <w:name w:val="Medium Shading 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="64"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereSchattierung2-Akzent1">
+    <w:name w:val="Medium Shading 2 Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="64"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereSchattierung2-Akzent2">
+    <w:name w:val="Medium Shading 2 Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="64"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E97132" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E97132" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E97132" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereSchattierung2-Akzent3">
+    <w:name w:val="Medium Shading 2 Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="64"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereSchattierung2-Akzent4">
+    <w:name w:val="Medium Shading 2 Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="64"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereSchattierung2-Akzent5">
+    <w:name w:val="Medium Shading 2 Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="64"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A02B93" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A02B93" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A02B93" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereSchattierung2-Akzent6">
+    <w:name w:val="Medium Shading 2 Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="64"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4EA72E" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4EA72E" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4EA72E" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="EinfacheTabelle1">
+    <w:name w:val="Plain Table 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="41"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="EinfacheTabelle2">
+    <w:name w:val="Plain Table 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="42"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="EinfacheTabelle3">
+    <w:name w:val="Plain Table 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="43"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:caps/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:caps/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:caps/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:caps/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="EinfacheTabelle4">
+    <w:name w:val="Plain Table 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="44"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="EinfacheTabelle5">
+    <w:name w:val="Plain Table 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="45"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelle3D-Effekt1">
+    <w:name w:val="Table 3D effects 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr/>
+    <w:tcPr>
+      <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="800080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:color w:val="000080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelle3D-Effekt2">
+    <w:name w:val="Table 3D effects 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelle3D-Effekt3">
+    <w:name w:val="Table 3D effects 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="pct50" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleKlassisch1">
+    <w:name w:val="Table Classic 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleKlassisch2">
+    <w:name w:val="Table Classic 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="800080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="800080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:color w:val="000080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleKlassisch3">
+    <w:name w:val="Table Classic 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:color w:val="000080"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:color w:val="000080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="FFFFFF" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleKlassisch4">
+    <w:name w:val="Table Classic 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct50" w:color="000080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:color w:val="000080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct50" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:color w:val="000080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleFarbig1">
+    <w:name w:val="Table Colorful 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:color w:val="FFFFFF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="008080"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="008080"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="008080"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="008080"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="00FFFF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="solid" w:color="008080" w:fill="FFFFFF"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleFarbig2">
+    <w:name w:val="Table Colorful 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="pct20" w:color="FFFF00" w:fill="FFFFFF"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="800000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleFarbig3">
+    <w:name w:val="Table Colorful 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C0C0C0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="pct25" w:color="008080" w:fill="FFFFFF"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="008080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="36" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="008080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleSpalten1">
+    <w:name w:val="Table Columns 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="pct25" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="pct25" w:color="FFFF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleSpalten2">
+    <w:name w:val="Table Columns 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="pct30" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="pct25" w:color="00FF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleSpalten3">
+    <w:name w:val="Table Columns 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="pct10" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleSpalten4">
+    <w:name w:val="Table Columns 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="pct50" w:color="008080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="pct10" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleSpalten5">
+    <w:name w:val="Table Columns 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C0C0C0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleAktuell">
+    <w:name w:val="Table Contemporary"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
+        <w:insideV w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct20" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct5" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct20" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleElegant">
+    <w:name w:val="Table Elegant"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:caps/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellenraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
-[...49 lines deleted...]
-    <w:rsid w:val="0001702A"/>
+  <w:style w:type="table" w:styleId="TabelleRaster1">
+    <w:name w:val="Table Grid 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleRaster2">
+    <w:name w:val="Table Grid 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleRaster3">
+    <w:name w:val="Table Grid 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct30" w:color="FFFF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleRaster4">
+    <w:name w:val="Table Grid 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct30" w:color="FFFF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct30" w:color="FFFF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleRaster5">
+    <w:name w:val="Table Grid 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleRaster6">
+    <w:name w:val="Table Grid 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleRaster7">
+    <w:name w:val="Table Grid 7"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
-  </w:style>
-[...8 lines deleted...]
-    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleRaster8">
+    <w:name w:val="Table Grid 8"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabellemithellemGitternetz">
+    <w:name w:val="Grid Table Light"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="40"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleListe1">
+    <w:name w:val="Table List 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="008080"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="008080"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="008080"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="008080"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="800000"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleListe2">
+    <w:name w:val="Table List 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="2"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct75" w:color="008080" w:fill="008000"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct20" w:color="00FF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleListe3">
+    <w:name w:val="Table List 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="000080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleListe4">
+    <w:name w:val="Table List 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="808080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleListe5">
+    <w:name w:val="Table List 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleListe6">
+    <w:name w:val="Table List 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="pct50" w:color="000000" w:fill="FFFFFF"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct25" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleListe7">
+    <w:name w:val="Table List 7"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="008000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="008000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="008000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="008000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="008000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="008000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct20" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct25" w:color="FFFF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleListe8">
+    <w:name w:val="Table List 8"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="FFFF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct25" w:color="FFFF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct50" w:color="FF0000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleProfessionell">
+    <w:name w:val="Table Professional"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleEinfach1">
+    <w:name w:val="Table Simple 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="008000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="008000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="008000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="008000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleEinfach2">
+    <w:name w:val="Table Simple 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr/>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleEinfach3">
+    <w:name w:val="Table Simple 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleSpezial1">
+    <w:name w:val="Table Subtle 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct25" w:color="800080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct25" w:color="808000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleSpezial2">
+    <w:name w:val="Table Subtle 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct25" w:color="008000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct25" w:color="808000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabellendesign">
+    <w:name w:val="Table Theme"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleWeb1">
+    <w:name w:val="Table Web 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblCellSpacing w:w="20" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:insideH w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:insideV w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:trPr>
+      <w:tblCellSpacing w:w="20" w:type="dxa"/>
+    </w:trPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleWeb2">
+    <w:name w:val="Table Web 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblCellSpacing w:w="20" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:left w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:bottom w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:right w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:insideH w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:insideV w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:trPr>
+      <w:tblCellSpacing w:w="20" w:type="dxa"/>
+    </w:trPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleWeb3">
+    <w:name w:val="Table Web 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblCellSpacing w:w="20" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="outset" w:sz="24" w:space="0" w:color="auto"/>
+        <w:left w:val="outset" w:sz="24" w:space="0" w:color="auto"/>
+        <w:bottom w:val="outset" w:sz="24" w:space="0" w:color="auto"/>
+        <w:right w:val="outset" w:sz="24" w:space="0" w:color="auto"/>
+        <w:insideH w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:insideV w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:trPr>
+      <w:tblCellSpacing w:w="20" w:type="dxa"/>
+    </w:trPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:divs>
-[...39 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -14268,65 +32101,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -14347,143 +32180,124 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{b5468c62-1a6b-4fe4-8dac-294b6f02ba6b}" enabled="1" method="Standard" siteId="{6740ab35-e70b-48b0-a200-81d690e233e1}" contentBits="2" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>5400</Characters>
+  <Pages>1</Pages>
+  <Words>678</Words>
+  <Characters>4272</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>45</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>35</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5976</CharactersWithSpaces>
+  <CharactersWithSpaces>4941</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...38 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>Pfahler, Darlene</dc:creator>
   <cp:keywords/>
-  <cp:lastModifiedBy/>
+  <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingFooterShapeIds">
-    <vt:lpwstr>3,4,5</vt:lpwstr>
+    <vt:lpwstr>38929f4c,76d41bab,666d0721</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingFooterFontProps">
-    <vt:lpwstr>#000000,8,Calibri</vt:lpwstr>
+    <vt:lpwstr>#000000,8,Aptos</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingFooterText">
     <vt:lpwstr>– Intern –</vt:lpwstr>
   </property>
 </Properties>
 </file>