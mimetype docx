--- v0 (2025-10-14)
+++ v1 (2026-04-01)
@@ -1,13498 +1,8109 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
+    <w:p w14:paraId="57032313" w14:textId="79BBD3F0" w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w:rsidRDefault="005F78EC" w:rsidP="000E4DB9">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A6C2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidR="004235C3" w:rsidRPr="001A6C2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Persönliche Angaben</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10034" w:type="dxa"/>
-[...13 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1467"/>
-[...11 lines deleted...]
-        <w:gridCol w:w="41"/>
+        <w:gridCol w:w="4676"/>
+        <w:gridCol w:w="4674"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00460B71" w:rsidRPr="00E928B2" w14:paraId="53A1E2D1" w14:textId="77777777" w:rsidTr="0057396C">
+      <w:tr w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w14:paraId="06A2E9A3" w14:textId="77777777" w:rsidTr="00894B30">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10034" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4676" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35CF710D" w14:textId="77777777" w:rsidR="00460B71" w:rsidRDefault="003F1332" w:rsidP="005303EE">
+          <w:p w14:paraId="2D95EA3E" w14:textId="77777777" w:rsidR="00E45B3D" w:rsidRDefault="004235C3" w:rsidP="005D227C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63C0D8C1" w14:textId="77777777" w:rsidR="00C54B64" w:rsidRPr="001A6C2C" w:rsidRDefault="00C54B64" w:rsidP="005D227C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78483EEC" w14:textId="2987E85D" w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w:rsidRDefault="00C54B64" w:rsidP="005D227C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...11 lines deleted...]
-              <w:t>ieser Personalfragebogen dient zur Vorerfassung von Personaldaten für das DATEV-Lohnabrechnungsprogramm. Zur Wahrung der Aufbewahrungsfrist wird der ausgefüllte Personalfragebogen von dem Arbeitgeber / der lohnabrechnenden Stelle gespeichert.</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vorname</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7230C27B" w14:textId="77777777" w:rsidR="003F1332" w:rsidRPr="00E928B2" w:rsidRDefault="003F1332" w:rsidP="005303EE">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w14:paraId="292D9954" w14:textId="77777777" w:rsidTr="00894B30">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4676" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47A18A3A" w14:textId="77777777" w:rsidR="00E45B3D" w:rsidRDefault="00C54B64" w:rsidP="005D227C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:b/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ggf. </w:t>
+            </w:r>
+            <w:r w:rsidR="004235C3" w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Geburtsname (falls abweichend)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="061235E3" w14:textId="59218F08" w:rsidR="00C54B64" w:rsidRPr="001A6C2C" w:rsidRDefault="00C54B64" w:rsidP="005D227C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03A9EE74" w14:textId="16C68FC9" w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w:rsidRDefault="00C54B64" w:rsidP="005D227C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Geburtsdatum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w14:paraId="1FA166F1" w14:textId="77777777" w:rsidTr="00894B30">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4676" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C83A951" w14:textId="77777777" w:rsidR="00E45B3D" w:rsidRDefault="004235C3" w:rsidP="005D227C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Geburtsort</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6169D137" w14:textId="77777777" w:rsidR="00C54B64" w:rsidRPr="001A6C2C" w:rsidRDefault="00C54B64" w:rsidP="005D227C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="338C1228" w14:textId="24356D54" w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w:rsidRDefault="00C54B64" w:rsidP="005D227C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Geburtsland</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w14:paraId="05CF9CF3" w14:textId="77777777" w:rsidTr="0020113B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4676" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5425FBAC" w14:textId="77777777" w:rsidR="00E45B3D" w:rsidRDefault="004235C3" w:rsidP="005D227C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Staatsangehörigkeit</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="595D28C4" w14:textId="77777777" w:rsidR="00C54B64" w:rsidRPr="001A6C2C" w:rsidRDefault="00C54B64" w:rsidP="005D227C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65F1BC3F" w14:textId="1B44E0BD" w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w:rsidRDefault="00C54B64" w:rsidP="005D227C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Schwerbehindert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="309679644"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ja </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1898007174"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nein</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00894B30" w:rsidRPr="001A6C2C" w14:paraId="4C08D3D0" w14:textId="77777777" w:rsidTr="00894B30">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4676" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14EB8CDD" w14:textId="77777777" w:rsidR="00894B30" w:rsidRDefault="00894B30" w:rsidP="0078757A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Geschlecht</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17C1CDD5" w14:textId="77777777" w:rsidR="00C54B64" w:rsidRPr="001A6C2C" w:rsidRDefault="00C54B64" w:rsidP="0078757A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0102306F" w14:textId="77777777" w:rsidR="00894B30" w:rsidRPr="001A6C2C" w:rsidRDefault="00000000" w:rsidP="0078757A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="817699920"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00894B30">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00894B30">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00894B30" w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">männlich </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="941185202"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00894B30">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00894B30" w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> weiblich </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1294950232"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00894B30">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00894B30" w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> unbestimmt </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-195319026"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00894B30">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00894B30" w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> divers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w14:paraId="26087E11" w14:textId="77777777" w:rsidTr="00894B30">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4676" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12A59B09" w14:textId="77777777" w:rsidR="00E45B3D" w:rsidRDefault="004235C3" w:rsidP="005D227C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Straße, Hausnummer, Anschriftenzusatz</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08C4C483" w14:textId="77777777" w:rsidR="00C54B64" w:rsidRPr="001A6C2C" w:rsidRDefault="00C54B64" w:rsidP="005D227C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FB38BD6" w14:textId="6C5F2998" w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w:rsidRDefault="00C54B64" w:rsidP="005D227C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>PLZ, Ort</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w14:paraId="1E20EBDD" w14:textId="77777777" w:rsidTr="00894B30">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4676" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EAB1412" w14:textId="77777777" w:rsidR="00E45B3D" w:rsidRDefault="004235C3" w:rsidP="005D227C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Versicherungsnummer </w:t>
+            </w:r>
+            <w:r w:rsidR="00894B30">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">gem. </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE27F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>SV-A</w:t>
+            </w:r>
+            <w:r w:rsidR="00894B30">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>usweis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63DC517B" w14:textId="697118A8" w:rsidR="00BE27F8" w:rsidRPr="001A6C2C" w:rsidRDefault="00BE27F8" w:rsidP="005D227C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BC294DE" w14:textId="77777777" w:rsidR="00E45B3D" w:rsidRDefault="00C54B64" w:rsidP="005D227C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54B64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Arbeitnehmernummer Sozialkasse Bau</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="162ED7FE" w14:textId="55CB0D69" w:rsidR="00BE27F8" w:rsidRPr="001A6C2C" w:rsidRDefault="00BE27F8" w:rsidP="005D227C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F1332" w:rsidRPr="00E928B2" w14:paraId="54FF3CB3" w14:textId="77777777" w:rsidTr="0057396C">
+    </w:tbl>
+    <w:p w14:paraId="0FF9FBCE" w14:textId="6BE13970" w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w:rsidRDefault="005F78EC">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A6C2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidR="004235C3" w:rsidRPr="001A6C2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bankverbindung</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="9351" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3964"/>
+        <w:gridCol w:w="3686"/>
+        <w:gridCol w:w="1701"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0068197D" w:rsidRPr="001A6C2C" w14:paraId="14C4544B" w14:textId="156AADD4" w:rsidTr="0068197D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10034" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="048748C4" w14:textId="77777777" w:rsidR="003F1332" w:rsidRPr="00E928B2" w:rsidRDefault="003F1332" w:rsidP="005303EE">
+          <w:p w14:paraId="16EEE271" w14:textId="77777777" w:rsidR="0068197D" w:rsidRDefault="0068197D" w:rsidP="005D227C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:b/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>IBAN</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31FC08B0" w14:textId="77777777" w:rsidR="00C54B64" w:rsidRPr="001A6C2C" w:rsidRDefault="00C54B64" w:rsidP="005D227C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CE6291F" w14:textId="7E2A8C18" w:rsidR="0068197D" w:rsidRPr="001A6C2C" w:rsidRDefault="00C54B64" w:rsidP="005D227C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...53 lines deleted...]
-              <w:t xml:space="preserve"> Geburtsname</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BIC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4599" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FCB408A" w14:textId="77777777" w:rsidR="00C004C1" w:rsidRPr="0049377C" w:rsidRDefault="00C004C1" w:rsidP="007C54A9">
+          <w:p w14:paraId="389B6280" w14:textId="3AC356B6" w:rsidR="0068197D" w:rsidRPr="001A6C2C" w:rsidRDefault="00000000" w:rsidP="005D227C">
             <w:pPr>
-              <w:spacing w:before="120" w:after="40"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0049377C">
-[...5 lines deleted...]
-              <w:t>Vorname</w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-861271895"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0068197D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0068197D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Barzahlung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C004C1" w:rsidRPr="00E928B2" w14:paraId="78036768" w14:textId="77777777" w:rsidTr="0057396C">
+      <w:tr w:rsidR="0068197D" w:rsidRPr="001A6C2C" w14:paraId="26196E76" w14:textId="28D6C3ED" w:rsidTr="0068197D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5435" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6505EFB7" w14:textId="77777777" w:rsidR="00C004C1" w:rsidRPr="0049377C" w:rsidRDefault="00C004C1" w:rsidP="007C54A9">
+          <w:p w14:paraId="5E026304" w14:textId="77777777" w:rsidR="0068197D" w:rsidRDefault="0068197D" w:rsidP="005D227C">
             <w:pPr>
-              <w:spacing w:before="120" w:after="40"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0049377C">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Straße und Hausnummer </w:t>
+            <w:r w:rsidRPr="0020113B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Abweichender Kontoinhaber</w:t>
             </w:r>
-            <w:r w:rsidR="007C54A9" w:rsidRPr="0049377C">
-[...5 lines deleted...]
-              <w:br/>
+            <w:r w:rsidR="0020113B" w:rsidRPr="0020113B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (wenn abweichend vom Gehaltsempfänger)</w:t>
             </w:r>
-            <w:r w:rsidRPr="0049377C">
-[...6 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p w14:paraId="56D39F0C" w14:textId="77777777" w:rsidR="0020113B" w:rsidRPr="0020113B" w:rsidRDefault="0020113B" w:rsidP="005D227C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E4F2B6F" w14:textId="3FF2E83E" w:rsidR="0020113B" w:rsidRPr="0020113B" w:rsidRDefault="0020113B" w:rsidP="005D227C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4599" w:type="dxa"/>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FCA1E91" w14:textId="77777777" w:rsidR="00C004C1" w:rsidRPr="0049377C" w:rsidRDefault="00C004C1" w:rsidP="007C54A9">
+          <w:p w14:paraId="5E420728" w14:textId="77777777" w:rsidR="0068197D" w:rsidRPr="001A6C2C" w:rsidRDefault="0068197D" w:rsidP="005D227C">
             <w:pPr>
-              <w:spacing w:before="120" w:after="40"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0049377C">
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1511" w:type="dxa"/>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="465BB878" w14:textId="77777777" w:rsidR="0057396C" w:rsidRPr="00D36B93" w:rsidRDefault="0057396C" w:rsidP="0057396C">
+          <w:p w14:paraId="52272281" w14:textId="77777777" w:rsidR="0068197D" w:rsidRPr="001A6C2C" w:rsidRDefault="0068197D" w:rsidP="005D227C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D36B93">
-[...5 lines deleted...]
-              <w:t>Geschlecht</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="171D18F5" w14:textId="63834EE3" w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w:rsidRDefault="005F78EC">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A6C2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidR="004235C3" w:rsidRPr="001A6C2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Beschäftigung</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4675"/>
+        <w:gridCol w:w="4675"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w14:paraId="55778956" w14:textId="77777777" w:rsidTr="00DD129C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F40B407" w14:textId="77777777" w:rsidR="00E45B3D" w:rsidRDefault="004235C3" w:rsidP="005D227C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Eintrittsdatum</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="1A166881" w14:textId="77777777" w:rsidR="00327224" w:rsidRPr="001A6C2C" w:rsidRDefault="00327224" w:rsidP="005D227C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47C0BC58" w14:textId="77777777" w:rsidR="0057396C" w:rsidRDefault="0057396C" w:rsidP="0057396C">
+          <w:p w14:paraId="68B3D176" w14:textId="412C5A0F" w:rsidR="00327224" w:rsidRPr="001A6C2C" w:rsidRDefault="00327224" w:rsidP="00F12A3F">
             <w:pPr>
-              <w:tabs>
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D36B93">
-[...50 lines deleted...]
-              <w:t>männlich</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w14:paraId="35C10543" w14:textId="77777777" w:rsidTr="00DD129C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4675" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="57FAF762" w14:textId="77777777" w:rsidR="00E45B3D" w:rsidRDefault="004235C3" w:rsidP="005D227C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ersteintrittsdatum</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48065343" w14:textId="77777777" w:rsidR="0057396C" w:rsidRPr="00D36B93" w:rsidRDefault="0057396C" w:rsidP="0057396C">
+          <w:p w14:paraId="65DC908A" w14:textId="77777777" w:rsidR="00327224" w:rsidRPr="001A6C2C" w:rsidRDefault="00327224" w:rsidP="005D227C">
             <w:pPr>
-              <w:tabs>
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D36B93">
-[...45 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1468" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4675" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="35B4FC45" w14:textId="77777777" w:rsidR="0057396C" w:rsidRDefault="0057396C" w:rsidP="0057396C">
+          <w:p w14:paraId="330EAFDE" w14:textId="77777777" w:rsidR="00E45B3D" w:rsidRDefault="00C54B64" w:rsidP="005D227C">
             <w:pPr>
-              <w:tabs>
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D36B93">
-[...43 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...3 lines deleted...]
-              <w:t>unbestimmt</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ausgeübte Tätigkeit</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B3EAF1E" w14:textId="77777777" w:rsidR="0057396C" w:rsidRPr="00D36B93" w:rsidRDefault="0057396C" w:rsidP="0057396C">
+          <w:p w14:paraId="59A1F857" w14:textId="08D7CF58" w:rsidR="00327224" w:rsidRPr="001A6C2C" w:rsidRDefault="00327224" w:rsidP="005D227C">
             <w:pPr>
-              <w:tabs>
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D36B93">
-[...53 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057396C" w:rsidRPr="00E928B2" w14:paraId="667FE7FD" w14:textId="77777777" w:rsidTr="0057396C">
+      <w:tr w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w14:paraId="6E663F63" w14:textId="77777777" w:rsidTr="00DD129C">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5435" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="220A0B4D" w14:textId="77777777" w:rsidR="0057396C" w:rsidRPr="0049377C" w:rsidRDefault="0057396C" w:rsidP="0057396C">
+          <w:p w14:paraId="4E742398" w14:textId="77777777" w:rsidR="00E45B3D" w:rsidRDefault="004235C3" w:rsidP="005D227C">
             <w:pPr>
-              <w:spacing w:before="120" w:after="40"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0049377C">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Versicherungsnummer </w:t>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Beschäftigungsbetrieb</w:t>
             </w:r>
-            <w:r w:rsidRPr="0049377C">
-[...33 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="48F3A525" w14:textId="77777777" w:rsidR="00327224" w:rsidRPr="001A6C2C" w:rsidRDefault="00327224" w:rsidP="005D227C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4599" w:type="dxa"/>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76604690" w14:textId="77777777" w:rsidR="0057396C" w:rsidRPr="0049377C" w:rsidRDefault="0057396C" w:rsidP="0057396C">
+          <w:p w14:paraId="37A1C9F4" w14:textId="77777777" w:rsidR="00E45B3D" w:rsidRDefault="00C54B64" w:rsidP="005D227C">
             <w:pPr>
-              <w:spacing w:before="120" w:after="40"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Berufsbezeichnung</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4613530F" w14:textId="46B1B9B2" w:rsidR="00327224" w:rsidRPr="001A6C2C" w:rsidRDefault="00327224" w:rsidP="005D227C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057396C" w:rsidRPr="00E928B2" w14:paraId="1B3BF80B" w14:textId="77777777" w:rsidTr="0057396C">
+      <w:tr w:rsidR="00831E30" w:rsidRPr="001A6C2C" w14:paraId="45BA0452" w14:textId="77777777" w:rsidTr="00831E30">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5435" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53F3C17B" w14:textId="46393D46" w:rsidR="0057396C" w:rsidRPr="0049377C" w:rsidRDefault="0057396C" w:rsidP="00405163">
+          <w:p w14:paraId="68CD2CC2" w14:textId="77777777" w:rsidR="00831E30" w:rsidRDefault="00831E30" w:rsidP="005D227C">
             <w:pPr>
-              <w:spacing w:before="120" w:after="40"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0049377C">
-[...5 lines deleted...]
-              <w:t>Geburtsort, -land</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kostenstelle</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="47098AA3" w14:textId="249FE8F0" w:rsidR="00327224" w:rsidRPr="001A6C2C" w:rsidRDefault="00327224" w:rsidP="005D227C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1511" w:type="dxa"/>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49526D17" w14:textId="77777777" w:rsidR="0057396C" w:rsidRPr="0049377C" w:rsidRDefault="0057396C" w:rsidP="0057396C">
+          <w:p w14:paraId="4BDD7B58" w14:textId="7ACCE9BF" w:rsidR="00831E30" w:rsidRDefault="0020113B" w:rsidP="005D227C">
             <w:pPr>
-              <w:spacing w:before="120" w:after="40"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0049377C">
-[...5 lines deleted...]
-              <w:t>Schwerbehindert</w:t>
+            <w:r w:rsidRPr="0020113B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Im Baugewerbe beschäftigt seit</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...10 lines deleted...]
-          <w:p w14:paraId="7A2FEA49" w14:textId="77777777" w:rsidR="0057396C" w:rsidRPr="0049377C" w:rsidRDefault="0057396C" w:rsidP="0057396C">
+          <w:p w14:paraId="54185D24" w14:textId="08C1D568" w:rsidR="00327224" w:rsidRPr="001A6C2C" w:rsidRDefault="00327224" w:rsidP="005D227C">
             <w:pPr>
-              <w:spacing w:before="120" w:after="40"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0049377C">
-[...128 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057396C" w:rsidRPr="00E928B2" w14:paraId="352B9364" w14:textId="77777777" w:rsidTr="0057396C">
+    </w:tbl>
+    <w:p w14:paraId="5B125600" w14:textId="77777777" w:rsidR="000E4DB9" w:rsidRDefault="000E4DB9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C62C27D" w14:textId="6AD7277A" w:rsidR="00DD129C" w:rsidRDefault="00DD129C" w:rsidP="00DD129C">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A6C2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>4. Schul- und Berufsausbildung</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="9351" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4337"/>
+        <w:gridCol w:w="5014"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00327224" w:rsidRPr="001A6C2C" w14:paraId="5E06B630" w14:textId="77777777" w:rsidTr="00327224">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5435" w:type="dxa"/>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4337" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66A78BD8" w14:textId="77777777" w:rsidR="0057396C" w:rsidRPr="0049377C" w:rsidRDefault="0057396C" w:rsidP="0057396C">
+          <w:p w14:paraId="52B92D93" w14:textId="77777777" w:rsidR="00327224" w:rsidRDefault="00327224" w:rsidP="00327224">
             <w:pPr>
-              <w:spacing w:before="120" w:after="40"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0049377C">
-[...387 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Höchster Schulabschluss</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...11 lines deleted...]
-          <w:p w14:paraId="7F3AE436" w14:textId="77777777" w:rsidR="0057396C" w:rsidRPr="0049377C" w:rsidRDefault="0057396C" w:rsidP="0057396C">
+          <w:p w14:paraId="25163A51" w14:textId="77777777" w:rsidR="00327224" w:rsidRPr="001A6C2C" w:rsidRDefault="00000000" w:rsidP="00327224">
             <w:pPr>
-              <w:tabs>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0049377C">
-[...15 lines deleted...]
-              </w:fldChar>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="2090347830"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00327224">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00327224">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o</w:t>
             </w:r>
-            <w:r w:rsidRPr="0049377C">
-[...36 lines deleted...]
-              <w:t xml:space="preserve"> ohne Schulabschluss</w:t>
+            <w:r w:rsidR="00327224" w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>hne Abschluss</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1151F1D1" w14:textId="77777777" w:rsidR="0057396C" w:rsidRPr="0049377C" w:rsidRDefault="0057396C" w:rsidP="0057396C">
+          <w:p w14:paraId="60C80E10" w14:textId="77777777" w:rsidR="00327224" w:rsidRPr="001A6C2C" w:rsidRDefault="00000000" w:rsidP="00327224">
             <w:pPr>
-              <w:tabs>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0049377C">
-[...15 lines deleted...]
-              </w:fldChar>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1109653869"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00327224">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00327224">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0049377C">
-[...36 lines deleted...]
-              <w:t xml:space="preserve"> Haupt-/Volksschulabschluss</w:t>
+            <w:r w:rsidR="00327224" w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Haupt-/Volksschule</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0FB69EB1" w14:textId="77777777" w:rsidR="0057396C" w:rsidRPr="0049377C" w:rsidRDefault="0057396C" w:rsidP="0057396C">
+          <w:p w14:paraId="75D07771" w14:textId="77777777" w:rsidR="00327224" w:rsidRPr="001A6C2C" w:rsidRDefault="00000000" w:rsidP="00327224">
             <w:pPr>
-              <w:tabs>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0049377C">
-[...54 lines deleted...]
-              <w:t xml:space="preserve"> Mittlere Reife/gleichwertiger Abschluss</w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1829473460"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00327224">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00327224" w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Mittlere Reife</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BF2B5E1" w14:textId="77777777" w:rsidR="0057396C" w:rsidRPr="0049377C" w:rsidRDefault="0057396C" w:rsidP="0057396C">
+          <w:p w14:paraId="20B186C1" w14:textId="59831F03" w:rsidR="00327224" w:rsidRPr="001A6C2C" w:rsidRDefault="00000000" w:rsidP="00327224">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40"/>
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0049377C">
-[...52 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1075472621"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00327224">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00327224" w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Abitur/Fachabitur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1014" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5014" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="593860D0" w14:textId="77777777" w:rsidR="0057396C" w:rsidRPr="0049377C" w:rsidRDefault="0057396C" w:rsidP="0057396C">
+          <w:p w14:paraId="53F9A44C" w14:textId="77777777" w:rsidR="00327224" w:rsidRDefault="00327224" w:rsidP="00327224">
             <w:pPr>
-              <w:pStyle w:val="Kopfzeile"/>
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0049377C">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Höchste </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Höchste Berufsausbildung</w:t>
             </w:r>
-            <w:r w:rsidRPr="006D2B2D">
-[...5 lines deleted...]
-              <w:t>Berufs-ausbildung</w:t>
+          </w:p>
+          <w:p w14:paraId="2B20D57F" w14:textId="7E1252AF" w:rsidR="00327224" w:rsidRPr="001A6C2C" w:rsidRDefault="00000000" w:rsidP="00327224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1019232918"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00327224">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00327224" w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ohne Abschluss</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25AB3378" w14:textId="77777777" w:rsidR="00327224" w:rsidRPr="001A6C2C" w:rsidRDefault="00000000" w:rsidP="00327224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-413935059"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00327224">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00327224" w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> anerkannte Ausbildung</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33E23D43" w14:textId="77777777" w:rsidR="00327224" w:rsidRPr="001A6C2C" w:rsidRDefault="00000000" w:rsidP="00327224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1745602153"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00327224">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00327224" w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Meister/Techniker</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="095515CD" w14:textId="77777777" w:rsidR="00327224" w:rsidRPr="001A6C2C" w:rsidRDefault="00000000" w:rsidP="00327224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="726182587"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00327224">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00327224" w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Bachelor</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20320083" w14:textId="0E9C0EAA" w:rsidR="00327224" w:rsidRPr="001A6C2C" w:rsidRDefault="00000000" w:rsidP="00327224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="821930569"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00327224">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00327224" w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E83DEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidR="00327224" w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>iplom/Master/Staatsexamen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="558B59F4" w14:textId="394A6D6B" w:rsidR="00327224" w:rsidRDefault="00000000" w:rsidP="00327224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="515658204"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00327224">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00327224" w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Promotion</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="208E767D" w14:textId="7E319258" w:rsidR="00DD129C" w:rsidRPr="001A6C2C" w:rsidRDefault="00DD129C" w:rsidP="00DD129C">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A6C2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Arbeitszeit </w:t>
+      </w:r>
+      <w:r w:rsidR="004A6D34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>und</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6C2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Urlaub</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4675"/>
+        <w:gridCol w:w="4675"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00DD129C" w:rsidRPr="001A6C2C" w14:paraId="2FC856BE" w14:textId="77777777" w:rsidTr="008A3316">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4675" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7677E575" w14:textId="77777777" w:rsidR="00DD129C" w:rsidRDefault="00DD129C" w:rsidP="00297280">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Wöchentliche Arbeitszeit</w:t>
+            </w:r>
+            <w:r w:rsidR="00327224">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00327224">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00327224">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Stunden</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C84F215" w14:textId="087B18AA" w:rsidR="00327224" w:rsidRPr="001A6C2C" w:rsidRDefault="00000000" w:rsidP="00327224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1627615381"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00327224">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00327224" w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Vollzeit</w:t>
+            </w:r>
+            <w:r w:rsidR="00327224">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1155258823"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00327224">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00327224" w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Teilzeit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3585" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4675" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="62E6F0F0" w14:textId="77777777" w:rsidR="0057396C" w:rsidRDefault="0057396C" w:rsidP="0057396C">
+          <w:p w14:paraId="6347D7EF" w14:textId="685E99C9" w:rsidR="00DD129C" w:rsidRPr="001A6C2C" w:rsidRDefault="00327224" w:rsidP="00297280">
             <w:pPr>
-              <w:tabs>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0049377C">
-[...15 lines deleted...]
-              </w:fldChar>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Urlaubsanspruch (Kalenderjahr)</w:t>
             </w:r>
-            <w:r w:rsidRPr="0049377C">
-[...5 lines deleted...]
-              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
             </w:r>
-            <w:r w:rsidR="00701E6A">
-[...28 lines deleted...]
-              <w:t xml:space="preserve"> ohne beruflichen </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Tage</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50B61E2C" w14:textId="77777777" w:rsidR="0057396C" w:rsidRPr="0049377C" w:rsidRDefault="0057396C" w:rsidP="0057396C">
+          <w:p w14:paraId="2045C5F7" w14:textId="21545E18" w:rsidR="00DD129C" w:rsidRPr="001A6C2C" w:rsidRDefault="00DD129C" w:rsidP="00297280">
             <w:pPr>
-              <w:tabs>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD129C" w:rsidRPr="001A6C2C" w14:paraId="3D03D3F9" w14:textId="77777777" w:rsidTr="008A3316">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4675" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FA90AFC" w14:textId="77777777" w:rsidR="00DD129C" w:rsidRDefault="00DD129C" w:rsidP="00297280">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Verteilung (Std.) (Mo-So)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33B491D6" w14:textId="5A247C68" w:rsidR="00327224" w:rsidRPr="001A6C2C" w:rsidRDefault="00327224" w:rsidP="00297280">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4675" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CBC9816" w14:textId="274DBEC7" w:rsidR="00327224" w:rsidRDefault="00DD129C" w:rsidP="00297280">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mo </w:t>
+            </w:r>
+            <w:r w:rsidR="00461650">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00327224">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00461650">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00327224">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00461650">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Di </w:t>
+            </w:r>
+            <w:r w:rsidR="00461650">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="00327224">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Mi </w:t>
+            </w:r>
+            <w:r w:rsidR="00461650">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00327224">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00461650">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00327224">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Do </w:t>
+            </w:r>
+            <w:r w:rsidR="00461650">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00327224">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00461650">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00327224">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00461650">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Fr </w:t>
+            </w:r>
+            <w:r w:rsidR="00461650">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00327224">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00461650">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00327224">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00461650">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Sa </w:t>
+            </w:r>
+            <w:r w:rsidR="00461650">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00327224">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00461650">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00327224">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> So </w:t>
+            </w:r>
+            <w:r w:rsidR="00461650">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="314B9E47" w14:textId="23173798" w:rsidR="00DD129C" w:rsidRPr="001A6C2C" w:rsidRDefault="00461650" w:rsidP="00297280">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...406 lines deleted...]
-              <w:t xml:space="preserve"> Promotion</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057396C" w:rsidRPr="00253863" w14:paraId="5F3C76FF" w14:textId="77777777" w:rsidTr="0057396C">
-[...2 lines deleted...]
-        </w:trPr>
+    </w:tbl>
+    <w:p w14:paraId="5E75A645" w14:textId="3BC3CA52" w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w:rsidRDefault="00DD129C">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A6C2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="005F78EC" w:rsidRPr="001A6C2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="004235C3" w:rsidRPr="001A6C2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Status bei Beginn der Beschäftigung</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5180"/>
+        <w:gridCol w:w="4170"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00530567" w:rsidRPr="001A6C2C" w14:paraId="21F07157" w14:textId="28D84E6E" w:rsidTr="00530567">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3094" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:tcW w:w="5180" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BC40700" w14:textId="77777777" w:rsidR="0057396C" w:rsidRPr="00B20834" w:rsidRDefault="0057396C" w:rsidP="0057396C">
+          <w:bookmarkStart w:id="0" w:name="_Hlk215749395"/>
+          <w:p w14:paraId="1B8A411B" w14:textId="0284F87F" w:rsidR="00530567" w:rsidRPr="001A6C2C" w:rsidRDefault="00000000" w:rsidP="00530567">
             <w:pPr>
-              <w:pStyle w:val="Kopfzeile"/>
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B20834">
-[...30 lines deleted...]
-              <w:t>(Kalenderjahr)</w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1130547418"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00530567">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00530567" w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Beschäftigte Person</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3355" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:tcW w:w="4170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E90F4F0" w14:textId="77777777" w:rsidR="0057396C" w:rsidRPr="00B20834" w:rsidRDefault="0057396C" w:rsidP="0057396C">
+          <w:p w14:paraId="0D45983F" w14:textId="0CE02B38" w:rsidR="00530567" w:rsidRDefault="00000000" w:rsidP="00530567">
             <w:pPr>
-              <w:pStyle w:val="Kopfzeile"/>
-[...7 lines deleted...]
-                <w:sz w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-              <w:t>Wöchentl</w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="528147615"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00530567">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00530567" w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Studienbewerber/in</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...17 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="1A11AA61" w14:textId="77777777" w:rsidR="0057396C" w:rsidRPr="00B20834" w:rsidRDefault="0057396C" w:rsidP="0057396C">
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="0"/>
+      <w:tr w:rsidR="00530567" w:rsidRPr="001A6C2C" w14:paraId="42702277" w14:textId="41EE6AE6" w:rsidTr="00530567">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5180" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2038E9DA" w14:textId="644BAC4B" w:rsidR="00530567" w:rsidRPr="001A6C2C" w:rsidRDefault="00000000" w:rsidP="00530567">
             <w:pPr>
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B20834">
-[...125 lines deleted...]
-              <w:t>Teilzeit</w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="949363187"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00530567">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00530567" w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Beamtin/Beamter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3585" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:tcW w:w="4170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32C20336" w14:textId="77777777" w:rsidR="0057396C" w:rsidRPr="00B20834" w:rsidRDefault="0057396C" w:rsidP="0057396C">
+          <w:p w14:paraId="7287D45D" w14:textId="15D3E542" w:rsidR="00530567" w:rsidRDefault="00000000" w:rsidP="00530567">
             <w:pPr>
-              <w:pStyle w:val="Kopfzeile"/>
-[...8 lines deleted...]
-                <w:sz w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">     So</w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="500008776"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00530567">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00530567" w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Arbeitslose/r</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057396C" w:rsidRPr="0049377C" w14:paraId="755B3962" w14:textId="77777777" w:rsidTr="0057396C">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00530567" w:rsidRPr="001A6C2C" w14:paraId="56DD6BFB" w14:textId="5FEAF9AE" w:rsidTr="00530567">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3094" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:tcW w:w="5180" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DADF957" w14:textId="77777777" w:rsidR="0057396C" w:rsidRPr="00B20834" w:rsidRDefault="0057396C" w:rsidP="0057396C">
+          <w:p w14:paraId="62E71A00" w14:textId="13BBEB3A" w:rsidR="00530567" w:rsidRPr="001A6C2C" w:rsidRDefault="00000000" w:rsidP="00530567">
             <w:pPr>
-              <w:pStyle w:val="Kopfzeile"/>
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B20834">
-[...30 lines deleted...]
-              <w:t>Abt.-Nummer</w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-2664743"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00530567">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00530567" w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Schulentlassene/r</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3355" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:tcW w:w="4170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="615CD6CF" w14:textId="77777777" w:rsidR="0057396C" w:rsidRPr="00B20834" w:rsidRDefault="0057396C" w:rsidP="0057396C">
+          <w:p w14:paraId="547978D4" w14:textId="1F29107D" w:rsidR="00530567" w:rsidRDefault="00000000" w:rsidP="00530567">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B20834">
-[...6 lines deleted...]
-              <w:t>Personengruppe</w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-98796859"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00530567">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00530567" w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Schüler/in</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00530567" w:rsidRPr="001A6C2C" w14:paraId="7EFB46C6" w14:textId="531D3714" w:rsidTr="00530567">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5180" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0784714D" w14:textId="7A445B6B" w:rsidR="00530567" w:rsidRPr="001A6C2C" w:rsidRDefault="00000000" w:rsidP="00530567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-658770037"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00530567">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00530567" w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ALG-/Sozialhilfeempfänger</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3585" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41A9A162" w14:textId="77777777" w:rsidR="0057396C" w:rsidRPr="00B20834" w:rsidRDefault="0057396C" w:rsidP="0057396C">
+          <w:p w14:paraId="22D6E0D8" w14:textId="6C16852A" w:rsidR="00530567" w:rsidRDefault="00000000" w:rsidP="00530567">
             <w:pPr>
-              <w:pStyle w:val="Kopfzeile"/>
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B20834">
-[...30 lines deleted...]
-              <w:t>beschäftigt seit</w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="181713200"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00530567">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00530567" w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Student/in</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057396C" w:rsidRPr="00E928B2" w14:paraId="10AD556B" w14:textId="77777777" w:rsidTr="0057396C">
-[...4 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00530567" w:rsidRPr="001A6C2C" w14:paraId="3E6BA39A" w14:textId="287C8B7F" w:rsidTr="00530567">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9993" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5180" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47B5488E" w14:textId="77777777" w:rsidR="0057396C" w:rsidRPr="00CD29DC" w:rsidRDefault="0057396C" w:rsidP="0057396C">
+          <w:p w14:paraId="08D715CA" w14:textId="7CE27E73" w:rsidR="00530567" w:rsidRPr="001A6C2C" w:rsidRDefault="00000000" w:rsidP="00530567">
             <w:pPr>
-              <w:pStyle w:val="Kopfzeile"/>
-[...7 lines deleted...]
-                <w:b/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD29DC">
-[...102 lines deleted...]
-              <w:t>Beschäftigte Person</w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-608120418"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00530567">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00530567" w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Elternzeit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2330" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="326DDAF7" w14:textId="77777777" w:rsidR="0057396C" w:rsidRPr="0049377C" w:rsidRDefault="0057396C" w:rsidP="0057396C">
+          <w:p w14:paraId="4D00567C" w14:textId="04612B94" w:rsidR="00530567" w:rsidRDefault="00000000" w:rsidP="00530567">
             <w:pPr>
-              <w:tabs>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0049377C">
-[...15 lines deleted...]
-              </w:fldChar>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1845365489"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00530567">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00530567" w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Wehr-/Zivildienstleistende/r</w:t>
             </w:r>
-            <w:r w:rsidRPr="0049377C">
-[...37 lines deleted...]
-              <w:t>Beamtin/Beamter</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00530567" w:rsidRPr="001A6C2C" w14:paraId="5FCD8C65" w14:textId="2102BA9A" w:rsidTr="00530567">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5180" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42700DC8" w14:textId="3DAA4F9D" w:rsidR="00530567" w:rsidRPr="001A6C2C" w:rsidRDefault="00000000" w:rsidP="00530567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1011210643"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00530567">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00530567" w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hausfrau/Hausmann</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2215" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B75F32C" w14:textId="77777777" w:rsidR="0057396C" w:rsidRPr="0049377C" w:rsidRDefault="0057396C" w:rsidP="0057396C">
+          <w:p w14:paraId="00BD5A79" w14:textId="789C9F76" w:rsidR="00530567" w:rsidRDefault="00000000" w:rsidP="00530567">
             <w:pPr>
-              <w:tabs>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0049377C">
-[...15 lines deleted...]
-              </w:fldChar>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1034079755"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00530567">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00530567" w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Sonstige:</w:t>
             </w:r>
-            <w:r w:rsidRPr="0049377C">
-[...37 lines deleted...]
-              <w:t>Schulentlassene/r</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00530567" w:rsidRPr="001A6C2C" w14:paraId="0841CD48" w14:textId="7B449418" w:rsidTr="00530567">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5180" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B8FD741" w14:textId="34599BB0" w:rsidR="00530567" w:rsidRPr="001A6C2C" w:rsidRDefault="00000000" w:rsidP="00530567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="2141919755"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00530567">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00530567" w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Selbständige/r</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2972" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36FEB6BA" w14:textId="1B27BA67" w:rsidR="0057396C" w:rsidRPr="0049377C" w:rsidRDefault="0057396C" w:rsidP="0057396C">
+          <w:p w14:paraId="10F24925" w14:textId="77777777" w:rsidR="00530567" w:rsidRDefault="00530567" w:rsidP="00530567">
             <w:pPr>
-              <w:tabs>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0049377C">
-[...106 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057396C" w:rsidRPr="00E928B2" w14:paraId="34388087" w14:textId="77777777" w:rsidTr="0057396C">
-[...4 lines deleted...]
-        </w:trPr>
+    </w:tbl>
+    <w:p w14:paraId="508C5192" w14:textId="3BD339A0" w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w:rsidRDefault="00DD129C">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A6C2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="005F78EC" w:rsidRPr="001A6C2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="004235C3" w:rsidRPr="001A6C2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Steuerliche Angaben</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4676"/>
+        <w:gridCol w:w="4674"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w14:paraId="53A3A444" w14:textId="77777777" w:rsidTr="008A3316">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2476" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4676" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0700DC9B" w14:textId="58092688" w:rsidR="0057396C" w:rsidRPr="0049377C" w:rsidRDefault="0057396C" w:rsidP="0057396C">
+          <w:p w14:paraId="5AB44C81" w14:textId="77777777" w:rsidR="00E45B3D" w:rsidRDefault="000E4DB9" w:rsidP="005D227C">
             <w:pPr>
-              <w:tabs>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0049377C">
-[...15 lines deleted...]
-              </w:fldChar>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Steuer-ID</w:t>
             </w:r>
-            <w:r w:rsidRPr="0049377C">
-[...5 lines deleted...]
-              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+          </w:p>
+          <w:p w14:paraId="23995599" w14:textId="3532F7C7" w:rsidR="000E4DB9" w:rsidRPr="001A6C2C" w:rsidRDefault="000E4DB9" w:rsidP="005D227C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="216D2F1B" w14:textId="77777777" w:rsidR="00E45B3D" w:rsidRDefault="000E4DB9" w:rsidP="005D227C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E4DB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Steuerklasse/Faktor</w:t>
             </w:r>
-            <w:r w:rsidR="00701E6A">
-[...4 lines deleted...]
-              </w:rPr>
+          </w:p>
+          <w:p w14:paraId="4C758607" w14:textId="1C232E29" w:rsidR="000E4DB9" w:rsidRPr="001A6C2C" w:rsidRDefault="000E4DB9" w:rsidP="005D227C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w14:paraId="64441C80" w14:textId="77777777" w:rsidTr="008A3316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4676" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E9E18C4" w14:textId="77777777" w:rsidR="00E45B3D" w:rsidRDefault="004235C3" w:rsidP="005D227C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kinderfreibeträge</w:t>
             </w:r>
-            <w:r w:rsidR="00701E6A">
-[...5 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+          </w:p>
+          <w:p w14:paraId="47E1A9DB" w14:textId="77777777" w:rsidR="000E4DB9" w:rsidRPr="001A6C2C" w:rsidRDefault="000E4DB9" w:rsidP="005D227C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B5340A8" w14:textId="77777777" w:rsidR="00E45B3D" w:rsidRDefault="000E4DB9" w:rsidP="005D227C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Konfession</w:t>
             </w:r>
-            <w:r w:rsidRPr="0049377C">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">     Elternzeit</w:t>
+          </w:p>
+          <w:p w14:paraId="373E18A4" w14:textId="535EC97A" w:rsidR="000E4DB9" w:rsidRPr="001A6C2C" w:rsidRDefault="000E4DB9" w:rsidP="005D227C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w14:paraId="6D491558" w14:textId="77777777" w:rsidTr="008A3316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4676" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F49E256" w14:textId="77777777" w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w:rsidRDefault="004235C3" w:rsidP="005D227C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Pauschalierung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2330" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4674" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="471BEA0B" w14:textId="77777777" w:rsidR="0057396C" w:rsidRPr="0049377C" w:rsidRDefault="0057396C" w:rsidP="0057396C">
+          <w:p w14:paraId="207CC2C7" w14:textId="75B6B764" w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w:rsidRDefault="00000000" w:rsidP="005D227C">
             <w:pPr>
-              <w:tabs>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0049377C">
-[...15 lines deleted...]
-              </w:fldChar>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1157452992"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0069526A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="004235C3" w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2% </w:t>
             </w:r>
-            <w:r w:rsidRPr="0049377C">
-[...5 lines deleted...]
-              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="286794736"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0069526A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="004235C3" w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 20%</w:t>
             </w:r>
-            <w:r w:rsidR="00701E6A">
-[...29 lines deleted...]
-              <w:t>Hausfrau/Hausmann</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w14:paraId="41AB1C96" w14:textId="77777777" w:rsidTr="008A3316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4676" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="27C4D4FF" w14:textId="77777777" w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w:rsidRDefault="004235C3" w:rsidP="005D227C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Abwälzung an Beschäftigte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2215" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4674" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="14EE89A1" w14:textId="77777777" w:rsidR="0057396C" w:rsidRPr="0049377C" w:rsidRDefault="0057396C" w:rsidP="0057396C">
+          <w:p w14:paraId="452BF036" w14:textId="1FA35CAC" w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w:rsidRDefault="00000000" w:rsidP="005D227C">
             <w:pPr>
-              <w:tabs>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0049377C">
-[...15 lines deleted...]
-              </w:fldChar>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="37255351"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0069526A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="004235C3" w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ja </w:t>
             </w:r>
-            <w:r w:rsidRPr="0049377C">
-[...5 lines deleted...]
-              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="2116860845"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0069526A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="004235C3" w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nein</w:t>
             </w:r>
-            <w:r w:rsidR="00701E6A">
-[...4 lines deleted...]
-              </w:rPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="150743DC" w14:textId="77777777" w:rsidR="000E4DB9" w:rsidRDefault="000E4DB9">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F062BCE" w14:textId="77777777" w:rsidR="000E4DB9" w:rsidRDefault="000E4DB9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C4F4FD7" w14:textId="52C30791" w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w:rsidRDefault="00DD129C">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A6C2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="005F78EC" w:rsidRPr="001A6C2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="004235C3" w:rsidRPr="001A6C2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sozialversicherung</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4676"/>
+        <w:gridCol w:w="4674"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w14:paraId="429D0584" w14:textId="77777777" w:rsidTr="008A3316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4676" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C82FC85" w14:textId="240974B9" w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w:rsidRDefault="004235C3" w:rsidP="005D227C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Krankenversicherung</w:t>
             </w:r>
-            <w:r w:rsidR="00701E6A">
-[...5 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+            <w:r w:rsidR="000E4DB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="0049377C">
-[...5 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="613477639"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00AA273E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="000E4DB9" w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Gesetzlich </w:t>
             </w:r>
-            <w:r w:rsidRPr="0049377C">
-[...6 lines deleted...]
-              <w:t>Selbständige/r</w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-2028706921"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="000E4DB9">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="000E4DB9" w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Privat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2972" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4674" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E22B2F7" w14:textId="77777777" w:rsidR="0057396C" w:rsidRPr="0049377C" w:rsidRDefault="0057396C" w:rsidP="0057396C">
+          <w:p w14:paraId="1230A8FA" w14:textId="77777777" w:rsidR="00E45B3D" w:rsidRDefault="000E4DB9" w:rsidP="005D227C">
             <w:pPr>
-              <w:tabs>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0049377C">
-[...15 lines deleted...]
-              </w:fldChar>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Name der Krankenkasse</w:t>
             </w:r>
-            <w:r w:rsidRPr="0049377C">
-[...5 lines deleted...]
-              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00701E6A">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidR="00701E6A">
-[...5 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Private </w:t>
             </w:r>
-            <w:r w:rsidRPr="0049377C">
-[...5 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Versicherung</w:t>
             </w:r>
-            <w:r w:rsidRPr="0049377C">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+          </w:p>
+          <w:p w14:paraId="781E6F34" w14:textId="545D8179" w:rsidR="000E4DB9" w:rsidRPr="001A6C2C" w:rsidRDefault="000E4DB9" w:rsidP="005D227C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w14:paraId="5A7B3042" w14:textId="77777777" w:rsidTr="0020113B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4676" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="42E110AD" w14:textId="77777777" w:rsidR="00E45B3D" w:rsidRDefault="000E4DB9" w:rsidP="005D227C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>UV-Gefahrentarif</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="001C3EC1" w14:textId="2A2E14D9" w:rsidR="000E4DB9" w:rsidRPr="001A6C2C" w:rsidRDefault="000E4DB9" w:rsidP="005D227C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56A030C1" w14:textId="7D8B6E3D" w:rsidR="000E4DB9" w:rsidRPr="001A6C2C" w:rsidRDefault="0020113B" w:rsidP="0020113B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Antrag auf Befreiung RV-Pflicht gestellt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> bei geringfügig Beschäftigten</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
-              <w:t>Studienbewerber/in</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="534234782"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ja </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="676856993"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057396C" w:rsidRPr="00E928B2" w14:paraId="493687DB" w14:textId="77777777" w:rsidTr="0057396C">
+    </w:tbl>
+    <w:p w14:paraId="3729C1EE" w14:textId="0EE0B315" w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w:rsidRDefault="00DD129C">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A6C2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="005F78EC" w:rsidRPr="001A6C2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="004235C3" w:rsidRPr="001A6C2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Entlohnung</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2469"/>
+        <w:gridCol w:w="2404"/>
+        <w:gridCol w:w="1871"/>
+        <w:gridCol w:w="2606"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005C50B6" w:rsidRPr="001A6C2C" w14:paraId="3118FA66" w14:textId="77777777" w:rsidTr="00297280">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:val="20"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2476" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2469" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76A789DD" w14:textId="77777777" w:rsidR="0057396C" w:rsidRPr="0049377C" w:rsidRDefault="0057396C" w:rsidP="0057396C">
+          <w:p w14:paraId="06A64444" w14:textId="77777777" w:rsidR="005C50B6" w:rsidRPr="001A6C2C" w:rsidRDefault="005C50B6" w:rsidP="00E21776">
             <w:pPr>
-              <w:tabs>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0049377C">
-[...55 lines deleted...]
-              <w:t>Arbeitslose/r</w:t>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bezeichnung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2330" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2404" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1460E6CA" w14:textId="77777777" w:rsidR="0057396C" w:rsidRPr="0049377C" w:rsidRDefault="0057396C" w:rsidP="0057396C">
+          <w:p w14:paraId="3395A046" w14:textId="77777777" w:rsidR="005C50B6" w:rsidRPr="001A6C2C" w:rsidRDefault="005C50B6" w:rsidP="00E21776">
             <w:pPr>
-              <w:tabs>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0049377C">
-[...55 lines deleted...]
-              <w:t>Schüler/in</w:t>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Betrag (€)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2215" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1871" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64827E77" w14:textId="77777777" w:rsidR="0057396C" w:rsidRPr="0049377C" w:rsidRDefault="0057396C" w:rsidP="0057396C">
+          <w:p w14:paraId="0E32606B" w14:textId="77777777" w:rsidR="005C50B6" w:rsidRPr="001A6C2C" w:rsidRDefault="005C50B6" w:rsidP="00E21776">
             <w:pPr>
-              <w:tabs>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0049377C">
-[...297 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...1155 lines deleted...]
-                <w:sz w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Stundenlohn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1877" w:type="dxa"/>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:tcW w:w="2606" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D0797AB" w14:textId="77777777" w:rsidR="00FE57E2" w:rsidRPr="00E928B2" w:rsidRDefault="00FE57E2" w:rsidP="00A95607">
+          <w:p w14:paraId="3DA9AB2F" w14:textId="77777777" w:rsidR="005C50B6" w:rsidRPr="001A6C2C" w:rsidRDefault="005C50B6" w:rsidP="00E21776">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40"/>
-[...2 lines deleted...]
-                <w:sz w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E928B2">
-[...2 lines deleted...]
-                <w:sz w:val="16"/>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Gültig ab</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE57E2" w:rsidRPr="00E928B2" w14:paraId="18D920B6" w14:textId="77777777" w:rsidTr="00227D22">
+      <w:tr w:rsidR="005C50B6" w:rsidRPr="001A6C2C" w14:paraId="58B53B85" w14:textId="77777777" w:rsidTr="00297280">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2710" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:tcW w:w="2469" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="367F1901" w14:textId="77777777" w:rsidR="00FE57E2" w:rsidRPr="00E928B2" w:rsidRDefault="00FE57E2" w:rsidP="00A95607">
+          <w:p w14:paraId="737F9595" w14:textId="77777777" w:rsidR="005C50B6" w:rsidRDefault="005C50B6" w:rsidP="000E4DB9">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40"/>
-[...2 lines deleted...]
-                <w:sz w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E928B2">
-[...4 lines deleted...]
-              <w:t>Bezeichnung</w:t>
+          </w:p>
+          <w:p w14:paraId="264AEA1B" w14:textId="42F78A05" w:rsidR="000E4DB9" w:rsidRPr="001A6C2C" w:rsidRDefault="000E4DB9" w:rsidP="000E4DB9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2404" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2303D97D" w14:textId="07723212" w:rsidR="005C50B6" w:rsidRPr="001A6C2C" w:rsidRDefault="005C50B6" w:rsidP="000E4DB9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="65BB556B" w14:textId="2F6D1959" w:rsidR="005C50B6" w:rsidRPr="001A6C2C" w:rsidRDefault="005C50B6" w:rsidP="000E4DB9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2606" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EC8CEDF" w14:textId="00469920" w:rsidR="005C50B6" w:rsidRPr="001A6C2C" w:rsidRDefault="005C50B6" w:rsidP="000E4DB9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C50B6" w:rsidRPr="001A6C2C" w14:paraId="6513DC08" w14:textId="77777777" w:rsidTr="00297280">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2469" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="15E680EF" w14:textId="77777777" w:rsidR="000E4DB9" w:rsidRDefault="000E4DB9" w:rsidP="000E4DB9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3BB9367B" w14:textId="379F3072" w:rsidR="000E4DB9" w:rsidRPr="001A6C2C" w:rsidRDefault="000E4DB9" w:rsidP="000E4DB9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2404" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B6BEC5E" w14:textId="68F91B74" w:rsidR="005C50B6" w:rsidRPr="001A6C2C" w:rsidRDefault="005C50B6" w:rsidP="000E4DB9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0657AA45" w14:textId="40827CC3" w:rsidR="005C50B6" w:rsidRPr="001A6C2C" w:rsidRDefault="005C50B6" w:rsidP="000E4DB9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2606" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C2BBD8E" w14:textId="2D76C579" w:rsidR="005C50B6" w:rsidRPr="001A6C2C" w:rsidRDefault="005C50B6" w:rsidP="000E4DB9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C50B6" w:rsidRPr="001A6C2C" w14:paraId="3F8D81AB" w14:textId="77777777" w:rsidTr="00297280">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2469" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FF8768F" w14:textId="77777777" w:rsidR="005C50B6" w:rsidRDefault="005C50B6" w:rsidP="000E4DB9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="45ED0B07" w14:textId="5D9EC6FC" w:rsidR="000E4DB9" w:rsidRPr="001A6C2C" w:rsidRDefault="000E4DB9" w:rsidP="000E4DB9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2404" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="31CCE981" w14:textId="6ECA2FF5" w:rsidR="005C50B6" w:rsidRPr="001A6C2C" w:rsidRDefault="005C50B6" w:rsidP="000E4DB9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D26CB2A" w14:textId="669B4C47" w:rsidR="005C50B6" w:rsidRPr="001A6C2C" w:rsidRDefault="005C50B6" w:rsidP="000E4DB9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2606" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="744CC0CE" w14:textId="71125031" w:rsidR="005C50B6" w:rsidRPr="001A6C2C" w:rsidRDefault="005C50B6" w:rsidP="000E4DB9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="697740B3" w14:textId="79BB47AB" w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w:rsidRDefault="00DD129C">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A6C2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="005F78EC" w:rsidRPr="001A6C2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="005C50B6" w:rsidRPr="001A6C2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vermögenswirksame Leistungen</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4676"/>
+        <w:gridCol w:w="4674"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w14:paraId="04D196E2" w14:textId="77777777" w:rsidTr="0069526A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4676" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="334D8465" w14:textId="77777777" w:rsidR="00E45B3D" w:rsidRDefault="004235C3" w:rsidP="005D227C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Empf</w:t>
             </w:r>
-            <w:r w:rsidR="000A484E">
-[...4 lines deleted...]
-              <w:br/>
+            <w:r w:rsidR="0017749A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>änger</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5ED00408" w14:textId="1A6B3092" w:rsidR="000E4DB9" w:rsidRPr="001A6C2C" w:rsidRDefault="000E4DB9" w:rsidP="005D227C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D1655E1" w14:textId="77777777" w:rsidR="00E45B3D" w:rsidRDefault="000E4DB9" w:rsidP="005D227C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Betrag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (€)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D377D5F" w14:textId="6CC63023" w:rsidR="000E4DB9" w:rsidRPr="001A6C2C" w:rsidRDefault="000E4DB9" w:rsidP="005D227C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w14:paraId="065D8693" w14:textId="77777777" w:rsidTr="0069526A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4676" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DFB4D7C" w14:textId="77777777" w:rsidR="00E45B3D" w:rsidRDefault="004235C3" w:rsidP="005D227C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Seit wann</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08BB3FCD" w14:textId="77777777" w:rsidR="000E4DB9" w:rsidRPr="001A6C2C" w:rsidRDefault="000E4DB9" w:rsidP="005D227C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20D5978D" w14:textId="77777777" w:rsidR="00E45B3D" w:rsidRDefault="000E4DB9" w:rsidP="005D227C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vertragsnummer</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="128B558C" w14:textId="7DCBE95E" w:rsidR="000E4DB9" w:rsidRPr="001A6C2C" w:rsidRDefault="000E4DB9" w:rsidP="005D227C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w14:paraId="0E9E1593" w14:textId="77777777" w:rsidTr="0069526A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4676" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77A280A2" w14:textId="77777777" w:rsidR="00E45B3D" w:rsidRDefault="004235C3" w:rsidP="005D227C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>IBAN</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="159F7FBD" w14:textId="77777777" w:rsidR="000E4DB9" w:rsidRPr="001A6C2C" w:rsidRDefault="000E4DB9" w:rsidP="005D227C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F6C3105" w14:textId="77777777" w:rsidR="00E45B3D" w:rsidRDefault="000E4DB9" w:rsidP="005D227C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BIC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22F43B92" w14:textId="62A5B754" w:rsidR="000E4DB9" w:rsidRPr="001A6C2C" w:rsidRDefault="000E4DB9" w:rsidP="005D227C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0069526A" w:rsidRPr="001A6C2C" w14:paraId="14387306" w14:textId="77777777" w:rsidTr="0069526A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4676" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="65882949" w14:textId="77777777" w:rsidR="0069526A" w:rsidRDefault="0069526A" w:rsidP="005D227C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>AG-Anteil (Höhe mtl. / €)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07876344" w14:textId="37D8A285" w:rsidR="000E4DB9" w:rsidRPr="001A6C2C" w:rsidRDefault="000E4DB9" w:rsidP="005D227C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FF7E5D1" w14:textId="77777777" w:rsidR="0069526A" w:rsidRPr="001A6C2C" w:rsidRDefault="0069526A" w:rsidP="005D227C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="003A0289" w14:textId="248C5905" w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w:rsidRDefault="00DD129C">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A6C2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidR="005F78EC" w:rsidRPr="001A6C2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="004235C3" w:rsidRPr="001A6C2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Weitere Beschäftigungen</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="9351" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1869"/>
+        <w:gridCol w:w="1954"/>
+        <w:gridCol w:w="2835"/>
+        <w:gridCol w:w="2693"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000E4DB9" w:rsidRPr="001A6C2C" w14:paraId="310582BF" w14:textId="77777777" w:rsidTr="00FE1D45">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9351" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="6263FD9E" w14:textId="7B769827" w:rsidR="000E4DB9" w:rsidRPr="001A6C2C" w:rsidRDefault="000E4DB9" w:rsidP="005D227C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Üben Sie weitere Beschäftigungen aus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1997525932"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ja </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="37864834"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nein</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0017749A" w:rsidRPr="001A6C2C" w14:paraId="5CA50D6A" w14:textId="77777777" w:rsidTr="007A5D63">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1869" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B69E0C4" w14:textId="77777777" w:rsidR="0017749A" w:rsidRPr="001A6C2C" w:rsidRDefault="0017749A" w:rsidP="00E21776">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Zeitraum (von-bis)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1920" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:tcW w:w="1954" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44EF192C" w14:textId="77777777" w:rsidR="00FE57E2" w:rsidRPr="00E928B2" w:rsidRDefault="00FE57E2" w:rsidP="00A95607">
+          <w:p w14:paraId="17E076E1" w14:textId="77777777" w:rsidR="0017749A" w:rsidRPr="001A6C2C" w:rsidRDefault="0017749A" w:rsidP="00E21776">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40"/>
-[...2 lines deleted...]
-                <w:sz w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E928B2">
-[...124 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...623 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Arbeitgeber</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C50C674" w14:textId="77777777" w:rsidR="00FE57E2" w:rsidRPr="0049377C" w:rsidRDefault="00FE57E2" w:rsidP="0049377C">
+          <w:p w14:paraId="193D47A5" w14:textId="77777777" w:rsidR="0017749A" w:rsidRPr="001A6C2C" w:rsidRDefault="0017749A" w:rsidP="00E21776">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0049377C">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Art der Tätigkeit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2435" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31DA08A3" w14:textId="77777777" w:rsidR="00FE57E2" w:rsidRPr="0049377C" w:rsidRDefault="00FE57E2" w:rsidP="0049377C">
+          <w:p w14:paraId="5EF2375E" w14:textId="77777777" w:rsidR="0017749A" w:rsidRPr="001A6C2C" w:rsidRDefault="0017749A" w:rsidP="00E21776">
             <w:pPr>
-              <w:pStyle w:val="berschrift4"/>
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0049377C">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Wöchentliche Arbeitszeit</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE57E2" w:rsidRPr="00E928B2" w14:paraId="7F727F3E" w14:textId="77777777" w:rsidTr="00227D22">
+      <w:tr w:rsidR="0017749A" w:rsidRPr="001A6C2C" w14:paraId="4118F68C" w14:textId="77777777" w:rsidTr="007A5D63">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2710" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1869" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13FCC09B" w14:textId="77777777" w:rsidR="00FE57E2" w:rsidRPr="0049377C" w:rsidRDefault="000A484E" w:rsidP="0049377C">
+          <w:p w14:paraId="166EB4F6" w14:textId="77777777" w:rsidR="0017749A" w:rsidRDefault="0017749A" w:rsidP="0017749A">
             <w:pPr>
-              <w:pStyle w:val="berschrift2"/>
-[...5 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0049377C">
-[...6 lines deleted...]
-              <w:t>von:</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Von: </w:t>
             </w:r>
-            <w:r w:rsidRPr="0049377C">
-[...16 lines deleted...]
-              <w:t>bis:</w:t>
+          </w:p>
+          <w:p w14:paraId="7DC21897" w14:textId="77777777" w:rsidR="0017749A" w:rsidRDefault="0017749A" w:rsidP="0017749A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43008ADA" w14:textId="7C1FBFD3" w:rsidR="0017749A" w:rsidRPr="001A6C2C" w:rsidRDefault="0017749A" w:rsidP="0017749A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bis:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1920" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1954" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6275BB45" w14:textId="77777777" w:rsidR="00FE57E2" w:rsidRPr="0049377C" w:rsidRDefault="00FE57E2" w:rsidP="0049377C">
+          <w:p w14:paraId="06DBA3E4" w14:textId="77777777" w:rsidR="0017749A" w:rsidRPr="001A6C2C" w:rsidRDefault="0017749A" w:rsidP="0017749A">
             <w:pPr>
-              <w:pStyle w:val="berschrift2"/>
-[...5 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="599E3269" w14:textId="77777777" w:rsidR="00FE57E2" w:rsidRPr="0049377C" w:rsidRDefault="00FE57E2" w:rsidP="0049377C">
+          <w:p w14:paraId="2A06143D" w14:textId="77777777" w:rsidR="0017749A" w:rsidRDefault="00000000" w:rsidP="0017749A">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40"/>
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0049377C">
-[...52 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-604960517"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0017749A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0017749A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> geringfügig entlohnt</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2500D903" w14:textId="77777777" w:rsidR="00FE57E2" w:rsidRPr="0049377C" w:rsidRDefault="00FE57E2" w:rsidP="0049377C">
+          <w:p w14:paraId="7390E72D" w14:textId="77777777" w:rsidR="0017749A" w:rsidRDefault="00000000" w:rsidP="0017749A">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40"/>
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0049377C">
-[...52 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="275832191"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0017749A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0017749A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> nicht geringfügig entlohnt</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C920D06" w14:textId="77777777" w:rsidR="00FE57E2" w:rsidRPr="0049377C" w:rsidRDefault="00FE57E2" w:rsidP="0049377C">
+          <w:p w14:paraId="332B1B60" w14:textId="1448A683" w:rsidR="0017749A" w:rsidRPr="001A6C2C" w:rsidRDefault="00000000" w:rsidP="0017749A">
             <w:pPr>
-              <w:pStyle w:val="berschrift4"/>
-[...5 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0049377C">
-[...52 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1610933187"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0017749A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0017749A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> kurzfristig beschäftigt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2435" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A0A7D36" w14:textId="77777777" w:rsidR="00FE57E2" w:rsidRPr="0049377C" w:rsidRDefault="00FE57E2" w:rsidP="0049377C">
+          <w:p w14:paraId="17C5F889" w14:textId="77777777" w:rsidR="0017749A" w:rsidRPr="001A6C2C" w:rsidRDefault="0017749A" w:rsidP="0017749A">
             <w:pPr>
-              <w:pStyle w:val="berschrift4"/>
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A484E" w:rsidRPr="00E928B2" w14:paraId="455C208A" w14:textId="77777777" w:rsidTr="00227D22">
+      <w:tr w:rsidR="0017749A" w:rsidRPr="001A6C2C" w14:paraId="1E929E3E" w14:textId="77777777" w:rsidTr="007A5D63">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2710" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1869" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66886CD3" w14:textId="77777777" w:rsidR="000A484E" w:rsidRPr="0049377C" w:rsidRDefault="000A484E" w:rsidP="0049377C">
+          <w:p w14:paraId="69678D04" w14:textId="77777777" w:rsidR="0017749A" w:rsidRDefault="0017749A" w:rsidP="0017749A">
             <w:pPr>
-              <w:pStyle w:val="berschrift2"/>
-[...5 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0049377C">
-[...6 lines deleted...]
-              <w:t>von:</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Von:</w:t>
             </w:r>
-            <w:r w:rsidRPr="0049377C">
-[...16 lines deleted...]
-              <w:t>bis:</w:t>
+          </w:p>
+          <w:p w14:paraId="5AF4370F" w14:textId="77777777" w:rsidR="0017749A" w:rsidRDefault="0017749A" w:rsidP="0017749A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A138F53" w14:textId="485057EC" w:rsidR="0017749A" w:rsidRPr="001A6C2C" w:rsidRDefault="0017749A" w:rsidP="0017749A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bis:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1920" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1954" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AC3CBDF" w14:textId="77777777" w:rsidR="000A484E" w:rsidRPr="0049377C" w:rsidRDefault="000A484E" w:rsidP="0049377C">
+          <w:p w14:paraId="5B6E62C1" w14:textId="77777777" w:rsidR="0017749A" w:rsidRPr="001A6C2C" w:rsidRDefault="0017749A" w:rsidP="0017749A">
             <w:pPr>
-              <w:pStyle w:val="berschrift2"/>
-[...5 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6470EF18" w14:textId="77777777" w:rsidR="000A484E" w:rsidRPr="0049377C" w:rsidRDefault="000A484E" w:rsidP="0049377C">
+          <w:p w14:paraId="05948A30" w14:textId="77777777" w:rsidR="0017749A" w:rsidRDefault="00000000" w:rsidP="0017749A">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40"/>
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0049377C">
-[...52 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="759499112"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0017749A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0017749A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> geringfügig entlohnt</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B9157B0" w14:textId="77777777" w:rsidR="000A484E" w:rsidRPr="0049377C" w:rsidRDefault="000A484E" w:rsidP="0049377C">
+          <w:p w14:paraId="2E860F02" w14:textId="77777777" w:rsidR="0017749A" w:rsidRDefault="00000000" w:rsidP="0017749A">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40"/>
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0049377C">
-[...52 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="833964096"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0017749A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0017749A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> nicht geringfügig entlohnt</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71DDF152" w14:textId="77777777" w:rsidR="000A484E" w:rsidRPr="0049377C" w:rsidRDefault="000A484E" w:rsidP="0049377C">
+          <w:p w14:paraId="34CF6CD7" w14:textId="67FA82B6" w:rsidR="0017749A" w:rsidRPr="001A6C2C" w:rsidRDefault="00000000" w:rsidP="0017749A">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40"/>
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0049377C">
-[...52 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="306989293"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0017749A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0017749A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> kurzfristig beschäftigt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2435" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A7FD6B0" w14:textId="77777777" w:rsidR="000A484E" w:rsidRPr="0049377C" w:rsidRDefault="000A484E" w:rsidP="0049377C">
+          <w:p w14:paraId="148F4F12" w14:textId="77777777" w:rsidR="0017749A" w:rsidRPr="001A6C2C" w:rsidRDefault="0017749A" w:rsidP="0017749A">
             <w:pPr>
-              <w:pStyle w:val="berschrift4"/>
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00987FDF" w:rsidRPr="00E928B2" w14:paraId="471207A4" w14:textId="77777777" w:rsidTr="00227D22">
+      <w:tr w:rsidR="000E4DB9" w:rsidRPr="001A6C2C" w14:paraId="35223DE8" w14:textId="77777777" w:rsidTr="00DB5C2E">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10065" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="9351" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="7A59189C" w14:textId="7E8B7270" w:rsidR="00987FDF" w:rsidRPr="00987FDF" w:rsidRDefault="00987FDF" w:rsidP="00906CB1">
+          <w:p w14:paraId="197EEBA1" w14:textId="567809DD" w:rsidR="000E4DB9" w:rsidRPr="001A6C2C" w:rsidRDefault="000E4DB9" w:rsidP="00297280">
             <w:pPr>
-              <w:spacing w:before="120"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Wird bei der Zusammenrechnung der monatlichen Arbeitsentgelte die gesetzlich geltende Entgeltgrenze eingehalten?</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-              <w:t xml:space="preserve">Ergibt die Zusammenrechnung der                                                </w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0049377C">
-[...15 lines deleted...]
-              </w:fldChar>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(Hinweis für den Arbeitgeber: Sozialversicherungsrechtliche Beurteilung prüfen)</w:t>
             </w:r>
-            <w:r w:rsidRPr="0049377C">
-[...42 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">             </w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1574653100"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ja </w:t>
             </w:r>
-            <w:r w:rsidRPr="0049377C">
-[...52 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="2140447379"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> nein</w:t>
-            </w:r>
-[...65 lines deleted...]
-              <w:t>rechtliche Beurteilung prüfen)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="70EF1580" w14:textId="77777777" w:rsidR="00546D57" w:rsidRDefault="00546D57">
-[...1 lines deleted...]
-        <w:br w:type="page"/>
+    <w:p w14:paraId="114321A4" w14:textId="29F5BD3E" w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w:rsidRDefault="005F78EC">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A6C2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD129C" w:rsidRPr="001A6C2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6C2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="004235C3" w:rsidRPr="001A6C2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Angaben zu den Arbeitspapieren</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10150" w:type="dxa"/>
-[...13 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2710"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="15"/>
+        <w:gridCol w:w="4676"/>
+        <w:gridCol w:w="4674"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000A484E" w:rsidRPr="00E928B2" w14:paraId="12E2A0CD" w14:textId="77777777" w:rsidTr="00A95607">
-[...4 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w14:paraId="73E619FE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10135" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:vAlign w:val="bottom"/>
+            <w:tcW w:w="4680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F18BBA0" w14:textId="77777777" w:rsidR="000A484E" w:rsidRPr="000A484E" w:rsidRDefault="000A484E" w:rsidP="004634F2">
+          <w:p w14:paraId="576E4973" w14:textId="22F162EB" w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w:rsidRDefault="00E45B3D" w:rsidP="00E21776">
             <w:pPr>
-              <w:spacing w:before="120"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D049572" w14:textId="77777777" w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w:rsidRDefault="004235C3" w:rsidP="00E21776">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vorhanden (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-              <w:t>Angaben zu den Arbeitspapieren</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>☑</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A95607" w:rsidRPr="00E928B2" w14:paraId="7BD3695F" w14:textId="77777777" w:rsidTr="00A850DE">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w14:paraId="74B20F3A" w14:textId="77777777" w:rsidTr="005C50B6">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2710" w:type="dxa"/>
-[...4 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1B3F8A61" w14:textId="77777777" w:rsidR="00A95607" w:rsidRPr="0049377C" w:rsidRDefault="00A95607" w:rsidP="0049377C">
+          <w:p w14:paraId="5D800E79" w14:textId="77777777" w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w:rsidRDefault="004235C3" w:rsidP="005D227C">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0049377C">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Arbeitsvertrag</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FAC5DAA" w14:textId="77777777" w:rsidR="00A95607" w:rsidRPr="0049377C" w:rsidRDefault="000E2C0F" w:rsidP="0049377C">
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1473021347"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4680" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+              </w:tcPr>
+              <w:p w14:paraId="14B812B3" w14:textId="0563A260" w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w:rsidRDefault="0069526A" w:rsidP="005D227C">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w14:paraId="28D0E29F" w14:textId="77777777" w:rsidTr="005C50B6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DFF18BB" w14:textId="178E370A" w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w:rsidRDefault="004235C3" w:rsidP="005D227C">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Beschein</w:t>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bescheinigung Lohnsteuerabzug</w:t>
             </w:r>
-            <w:r w:rsidR="005772ED">
-[...47 lines deleted...]
-              <w:t xml:space="preserve"> Beschäftigungstage bei Vorarbeitgebern</w:t>
+            <w:r w:rsidR="00F55306">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Beschäftigungstage bei Vorarbeitgebern</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="429225F7" w14:textId="77777777" w:rsidR="00A95607" w:rsidRDefault="00A95607" w:rsidP="00D276B2">
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-244192332"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4680" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+              </w:tcPr>
+              <w:p w14:paraId="6E64B717" w14:textId="6B05B587" w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w:rsidRDefault="0069526A" w:rsidP="005D227C">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w14:paraId="697743AD" w14:textId="77777777" w:rsidTr="005C50B6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7092AB93" w14:textId="77777777" w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w:rsidRDefault="004235C3" w:rsidP="005D227C">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0049377C">
-[...5 lines deleted...]
-              <w:t>SV-Ausweis</w:t>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sozialversicherungsausweis</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BC73B16" w14:textId="77777777" w:rsidR="005772ED" w:rsidRPr="0049377C" w:rsidRDefault="005772ED" w:rsidP="00D276B2">
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-277105937"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4680" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+              </w:tcPr>
+              <w:p w14:paraId="45CD20FC" w14:textId="674CEF63" w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w:rsidRDefault="0069526A" w:rsidP="005D227C">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w14:paraId="5F1A1791" w14:textId="77777777" w:rsidTr="005C50B6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F6C45C7" w14:textId="77777777" w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w:rsidRDefault="004235C3" w:rsidP="005D227C">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Antrag Befreiung RV-Pflicht</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-476298247"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4680" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+              </w:tcPr>
+              <w:p w14:paraId="17BD956C" w14:textId="00C3B628" w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w:rsidRDefault="0069526A" w:rsidP="005D227C">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w14:paraId="059683E4" w14:textId="77777777" w:rsidTr="005C50B6">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1920" w:type="dxa"/>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="2532AA56" w14:textId="77777777" w:rsidR="00A95607" w:rsidRPr="0049377C" w:rsidRDefault="00A95607" w:rsidP="0049377C">
+          <w:p w14:paraId="0706EC85" w14:textId="23671B53" w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w:rsidRDefault="004235C3" w:rsidP="005D227C">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0049377C">
-[...15 lines deleted...]
-              </w:fldChar>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bescheinigung private K</w:t>
             </w:r>
-            <w:r w:rsidRPr="0049377C">
-[...263 lines deleted...]
-              <w:t xml:space="preserve"> liegt vor</w:t>
+            <w:r w:rsidR="00F55306">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>rankenversicherung</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1605719547"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4680" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+              </w:tcPr>
+              <w:p w14:paraId="2FAC71CD" w14:textId="6DC898F9" w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w:rsidRDefault="0069526A" w:rsidP="005D227C">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w14:paraId="766A2E06" w14:textId="77777777" w:rsidTr="005C50B6">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6828DB15" w14:textId="77777777" w:rsidR="00A95607" w:rsidRDefault="00A95607" w:rsidP="0049377C">
+          <w:p w14:paraId="7A4E8110" w14:textId="77777777" w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w:rsidRDefault="004235C3" w:rsidP="005D227C">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...21 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>VWL-Vertrag</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27407B1F" w14:textId="77777777" w:rsidR="00A95607" w:rsidRDefault="00A95607" w:rsidP="004D3334">
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1547102439"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4680" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+              </w:tcPr>
+              <w:p w14:paraId="30BA4EB4" w14:textId="24D03032" w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w:rsidRDefault="0069526A" w:rsidP="005D227C">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w14:paraId="2930EE79" w14:textId="77777777" w:rsidTr="005C50B6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="627485D4" w14:textId="77777777" w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w:rsidRDefault="004235C3" w:rsidP="005D227C">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0049377C">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Schul-/Studienbescheinigung</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FC01034" w14:textId="77777777" w:rsidR="00A95607" w:rsidRPr="0049377C" w:rsidRDefault="00A95607" w:rsidP="004D3334">
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1213471939"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4680" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+              </w:tcPr>
+              <w:p w14:paraId="2B3EF45A" w14:textId="5B27D864" w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w:rsidRDefault="0069526A" w:rsidP="005D227C">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w14:paraId="3FC9B7A2" w14:textId="77777777" w:rsidTr="005C50B6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="55396043" w14:textId="77777777" w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w:rsidRDefault="004235C3" w:rsidP="005D227C">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0049377C">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Schwerbehindertenausweis</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="363A97B9" w14:textId="77777777" w:rsidR="00A95607" w:rsidRPr="0049377C" w:rsidRDefault="00A95607" w:rsidP="0049377C">
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-857433145"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4680" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+              </w:tcPr>
+              <w:p w14:paraId="152ECF0C" w14:textId="3C0C48E7" w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w:rsidRDefault="0069526A" w:rsidP="005D227C">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w14:paraId="6A4AF6C1" w14:textId="77777777" w:rsidTr="005C50B6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="38968523" w14:textId="77777777" w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w:rsidRDefault="004235C3" w:rsidP="005D227C">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0049377C">
-[...21 lines deleted...]
-              <w:t>Bau/Maler</w:t>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Unterlagen Sozialkasse Bau/Maler</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...378 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1590774806"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4680" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+              </w:tcPr>
+              <w:p w14:paraId="017E6DE7" w14:textId="422C7CD7" w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w:rsidRDefault="0069526A" w:rsidP="005D227C">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="787E629C" w14:textId="153C5DAA" w:rsidR="00C004C1" w:rsidRPr="0049377C" w:rsidRDefault="003F1332" w:rsidP="004634F2">
+    <w:p w14:paraId="0770729A" w14:textId="17AB7780" w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w:rsidRDefault="005F78EC">
       <w:pPr>
-        <w:spacing w:before="120"/>
+        <w:pStyle w:val="berschrift1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001A6C2C">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>E</w:t>
+        <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00C004C1" w:rsidRPr="0049377C">
+      <w:r w:rsidR="00DD129C" w:rsidRPr="001A6C2C">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>rklärung d</w:t>
+        <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00E20BA4">
+      <w:r w:rsidRPr="001A6C2C">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>er beschäftigten Person</w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00C004C1" w:rsidRPr="0049377C">
+      <w:r w:rsidR="004235C3" w:rsidRPr="001A6C2C">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>:</w:t>
+        <w:t xml:space="preserve">Erklärung </w:t>
       </w:r>
-      <w:r w:rsidR="0049377C">
+      <w:r w:rsidRPr="001A6C2C">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Ich versichere, dass die vorstehenden Angaben der Wahrheit entsprechen. Ich verpflichte mich, meinem Arbeitgeber alle Änderungen, insbesondere in Bezug auf weitere Beschäftigungen (in Bezug auf Art, Dauer und Entgelt) unverzüglich mitzuteilen. </w:t>
+        <w:t>&amp; Unterschrift</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2399F9AD" w14:textId="77777777" w:rsidR="009B3ED9" w:rsidRDefault="009B3ED9" w:rsidP="009B3ED9">
+    <w:p w14:paraId="1D8DCCF3" w14:textId="77777777" w:rsidR="005F78EC" w:rsidRPr="001A6C2C" w:rsidRDefault="005F78EC" w:rsidP="005F78EC">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="001A6C2C">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">Erklärung der beschäftigten Person: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6C2C">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Ich versichere, dass die vorstehenden Angaben der Wahrheit entsprechen. Ich verpflichte mich, meinem Arbeitgeber alle Änderungen, insbesondere in Bezug auf weitere Beschäftigungen (in Bezug auf Art, Dauer und Entgelt) unverzüglich mitzuteilen.</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10173" w:type="dxa"/>
-[...9 lines deleted...]
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1664"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="2964"/>
+        <w:gridCol w:w="4675"/>
+        <w:gridCol w:w="4675"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D5738C" w:rsidRPr="003E0287" w14:paraId="65940D16" w14:textId="77777777" w:rsidTr="003A2329">
+      <w:tr w:rsidR="005F78EC" w:rsidRPr="001A6C2C" w14:paraId="2C5AB882" w14:textId="77777777" w:rsidTr="00297280">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1664" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="544F889F" w14:textId="77777777" w:rsidR="009A6398" w:rsidRPr="003E0287" w:rsidRDefault="009A6398" w:rsidP="003E0287">
+          <w:p w14:paraId="63FC3DCC" w14:textId="77777777" w:rsidR="005F78EC" w:rsidRPr="001A6C2C" w:rsidRDefault="005F78EC" w:rsidP="00E21776">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E0287">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="242" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A3919E0" w14:textId="77777777" w:rsidR="009A6398" w:rsidRPr="003E0287" w:rsidRDefault="009A6398" w:rsidP="003E0287">
+          <w:p w14:paraId="5EDBABCD" w14:textId="77777777" w:rsidR="005F78EC" w:rsidRPr="001A6C2C" w:rsidRDefault="005F78EC" w:rsidP="00E21776">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E0287">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Unterschrift Mitarbeiter</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005F78EC" w:rsidRPr="001A6C2C" w14:paraId="300745A1" w14:textId="77777777" w:rsidTr="00297280">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2966" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BA25F3F" w14:textId="1EF6D696" w:rsidR="009A6398" w:rsidRPr="003E0287" w:rsidRDefault="009A6398" w:rsidP="00075BCD">
+          <w:p w14:paraId="2A309D2D" w14:textId="77777777" w:rsidR="005F78EC" w:rsidRDefault="005F78EC" w:rsidP="00297280">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E0287">
-[...14 lines deleted...]
-            </w:r>
           </w:p>
-        </w:tc>
-[...11 lines deleted...]
-          <w:p w14:paraId="2F2CC88F" w14:textId="77777777" w:rsidR="009A6398" w:rsidRPr="003E0287" w:rsidRDefault="009A6398" w:rsidP="003E0287">
+          <w:p w14:paraId="2F650F52" w14:textId="787C0205" w:rsidR="0069526A" w:rsidRPr="001A6C2C" w:rsidRDefault="0069526A" w:rsidP="00297280">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1661" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6416D32A" w14:textId="77777777" w:rsidR="009A6398" w:rsidRPr="003E0287" w:rsidRDefault="009A6398" w:rsidP="003E0287">
+          <w:p w14:paraId="53098A30" w14:textId="3FBE096A" w:rsidR="005F78EC" w:rsidRPr="001A6C2C" w:rsidRDefault="005F78EC" w:rsidP="00297280">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E0287">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="22070470" w14:textId="26842037" w:rsidR="005F78EC" w:rsidRPr="001A6C2C" w:rsidRDefault="005F78EC" w:rsidP="005F78EC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00886AEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001A6C2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Bei Minderjähr</w:t>
+      </w:r>
+      <w:r w:rsidR="004235C3" w:rsidRPr="001A6C2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6C2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>gen Unterschrift des gesetzlichen Vertreters:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4675"/>
+        <w:gridCol w:w="4675"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005F78EC" w:rsidRPr="001A6C2C" w14:paraId="17F94197" w14:textId="77777777" w:rsidTr="00297280">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0241F317" w14:textId="77777777" w:rsidR="005F78EC" w:rsidRPr="001A6C2C" w:rsidRDefault="005F78EC" w:rsidP="00E21776">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="243" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5AAFDB75" w14:textId="77777777" w:rsidR="009A6398" w:rsidRPr="003E0287" w:rsidRDefault="009A6398" w:rsidP="003E0287">
+          <w:p w14:paraId="371767E3" w14:textId="77777777" w:rsidR="005F78EC" w:rsidRPr="001A6C2C" w:rsidRDefault="005F78EC" w:rsidP="00E21776">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unterschrift </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005F78EC" w:rsidRPr="001A6C2C" w14:paraId="0D5751AD" w14:textId="77777777" w:rsidTr="00297280">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AA2F292" w14:textId="77777777" w:rsidR="005F78EC" w:rsidRDefault="005F78EC" w:rsidP="00297280">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50560B55" w14:textId="1B1109D9" w:rsidR="0069526A" w:rsidRPr="001A6C2C" w:rsidRDefault="0069526A" w:rsidP="00297280">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2964" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2782F23E" w14:textId="77777777" w:rsidR="009A6398" w:rsidRPr="003E0287" w:rsidRDefault="00BD72D1" w:rsidP="00BD72D1">
+          <w:p w14:paraId="0FFD8EAE" w14:textId="486663D7" w:rsidR="005F78EC" w:rsidRPr="001A6C2C" w:rsidRDefault="005F78EC" w:rsidP="00297280">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...22 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7BC6F9A7" w14:textId="77777777" w:rsidR="00075BCD" w:rsidRDefault="00075BCD" w:rsidP="00075BCD">
+    <w:p w14:paraId="69E5109E" w14:textId="77777777" w:rsidR="005F78EC" w:rsidRPr="001A6C2C" w:rsidRDefault="005F78EC" w:rsidP="005F78EC">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B6474C1" w14:textId="77777777" w:rsidR="00075BCD" w:rsidRDefault="00075BCD" w:rsidP="00075BCD">
+    <w:p w14:paraId="13BB7523" w14:textId="77777777" w:rsidR="005F78EC" w:rsidRPr="001A6C2C" w:rsidRDefault="005F78EC" w:rsidP="005F78EC">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="001A6C2C">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Unterschrift Arbeitgeber:</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10173" w:type="dxa"/>
-[...9 lines deleted...]
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1664"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="2964"/>
+        <w:gridCol w:w="4675"/>
+        <w:gridCol w:w="4675"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00197607" w:rsidRPr="003E0287" w14:paraId="4028D7DC" w14:textId="77777777" w:rsidTr="003A2329">
+      <w:tr w:rsidR="005F78EC" w:rsidRPr="001A6C2C" w14:paraId="7C3598B1" w14:textId="77777777" w:rsidTr="00297280">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1664" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="616D2659" w14:textId="77777777" w:rsidR="00197607" w:rsidRPr="003E0287" w:rsidRDefault="00197607" w:rsidP="00613285">
+          <w:p w14:paraId="19897D3C" w14:textId="77777777" w:rsidR="005F78EC" w:rsidRPr="001A6C2C" w:rsidRDefault="005F78EC" w:rsidP="00E21776">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E0287">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="242" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33651BD8" w14:textId="77777777" w:rsidR="00197607" w:rsidRPr="003E0287" w:rsidRDefault="00197607" w:rsidP="00613285">
+          <w:p w14:paraId="4A961F25" w14:textId="77777777" w:rsidR="005F78EC" w:rsidRPr="001A6C2C" w:rsidRDefault="005F78EC" w:rsidP="00E21776">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E0287">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="001A6C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Unterschrift Arbeitgeber</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005F78EC" w:rsidRPr="001A6C2C" w14:paraId="140E5A93" w14:textId="77777777" w:rsidTr="00297280">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2966" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48E9FC71" w14:textId="77777777" w:rsidR="00197607" w:rsidRPr="003E0287" w:rsidRDefault="00197607" w:rsidP="00197607">
+          <w:p w14:paraId="6DC0D9EF" w14:textId="77777777" w:rsidR="005F78EC" w:rsidRDefault="005F78EC" w:rsidP="00297280">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E0287">
-[...14 lines deleted...]
-            </w:r>
           </w:p>
-        </w:tc>
-[...11 lines deleted...]
-          <w:p w14:paraId="5386661F" w14:textId="77777777" w:rsidR="00197607" w:rsidRPr="003E0287" w:rsidRDefault="00197607" w:rsidP="00613285">
+          <w:p w14:paraId="2F2FBEBB" w14:textId="3BAA3392" w:rsidR="0069526A" w:rsidRPr="001A6C2C" w:rsidRDefault="0069526A" w:rsidP="00297280">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1661" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6608A2C1" w14:textId="77777777" w:rsidR="00197607" w:rsidRPr="003E0287" w:rsidRDefault="00197607" w:rsidP="00613285">
+          <w:p w14:paraId="55B4CC4C" w14:textId="77B37C08" w:rsidR="005F78EC" w:rsidRPr="001A6C2C" w:rsidRDefault="005F78EC" w:rsidP="00297280">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...45 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="79EDD84D" w14:textId="77777777" w:rsidR="009B3ED9" w:rsidRPr="004634F2" w:rsidRDefault="009B3ED9" w:rsidP="004634F2">
+    <w:p w14:paraId="4BE90445" w14:textId="77777777" w:rsidR="00E45B3D" w:rsidRPr="001A6C2C" w:rsidRDefault="004235C3">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="2"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A6C2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45559612" w14:textId="437E7BF1" w:rsidR="00E45B3D" w:rsidRPr="005F78EC" w:rsidRDefault="00E45B3D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="009B3ED9" w:rsidRPr="004634F2" w:rsidSect="009B3ED9">
-[...7 lines deleted...]
-      <w:pgMar w:top="170" w:right="851" w:bottom="170" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
+    <w:sectPr w:rsidR="00E45B3D" w:rsidRPr="005F78EC">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="60777332" w14:textId="77777777" w:rsidR="00701E6A" w:rsidRDefault="00701E6A">
+    <w:p w14:paraId="2E7F3FE4" w14:textId="77777777" w:rsidR="00923471" w:rsidRDefault="00923471" w:rsidP="005F78EC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3164F8B5" w14:textId="77777777" w:rsidR="00701E6A" w:rsidRDefault="00701E6A">
+    <w:p w14:paraId="699D6408" w14:textId="77777777" w:rsidR="00923471" w:rsidRDefault="00923471" w:rsidP="005F78EC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...1 lines deleted...]
-    <w:panose1 w:val="05000000000000000000"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="DengXian">
+    <w:altName w:val="等线"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="DengXian Light">
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Consolas">
+    <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="765A4D16" w14:textId="77777777" w:rsidR="00171AC4" w:rsidRDefault="00171AC4">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="38947286" w14:textId="3C80D959" w:rsidR="005F78EC" w:rsidRDefault="005F78EC">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="361EED0C" wp14:editId="38CF39E8">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="393065" cy="334010"/>
+              <wp:effectExtent l="0" t="0" r="6985" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1617334503" name="Textfeld 2" descr="– Intern –">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="393065" cy="334010"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4E19D42B" w14:textId="4FED56CD" w:rsidR="005F78EC" w:rsidRPr="005F78EC" w:rsidRDefault="005F78EC" w:rsidP="005F78EC">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="005F78EC">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>– Intern –</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="361EED0C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textfeld 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="– Intern –" style="position:absolute;margin-left:0;margin-top:0;width:30.95pt;height:26.3pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDBl29fCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aatViNOEXWIsOA&#10;oC2QDj3LshQbkERBUmJnXz9KtpOu22nYRaZJ6pF8fFre9VqRo3C+BVPS+SynRBgOdWv2Jf3xsvn0&#10;hRIfmKmZAiNKehKe3q0+flh2thBX0ICqhSMIYnzR2ZI2IdgiyzxvhGZ+BlYYDEpwmgX8dfusdqxD&#10;dK2yqzy/yTpwtXXAhffofRiCdJXwpRQ8PEnpRSCqpNhbSKdLZxXPbLVkxd4x27R8bIP9QxeatQaL&#10;nqEeWGDk4No/oHTLHXiQYcZBZyBly0WaAaeZ5++m2TXMijQLkuPtmSb//2D543Fnnx0J/VfocYGR&#10;kM76wqMzztNLp+MXOyUYRwpPZ9pEHwhH5+J2kd9cU8IxtFh8xjkiSna5bJ0P3wRoEo2SOtxKIosd&#10;tz4MqVNKrGVg0yqVNqPMbw7EjJ7s0mG0Ql/1Y9sV1CecxsGwaG/5psWaW+bDM3O4WRwA1Rqe8JAK&#10;upLCaFHSgPv5N3/MR8IxSkmHSimpQSlTor4bXEQU1WS4yaiSMb/Nr3OMm4O+B9TfHJ+C5clErwtq&#10;MqUD/Yo6XsdCGGKGY7mSVpN5HwbJ4jvgYr1OSagfy8LW7CyP0JGnSOJL/8qcHZkOuKJHmGTEineE&#10;D7nxprfrQ0Da0zYipwORI9WovbTP8Z1Ecb/9T1mX17z6BQAA//8DAFBLAwQUAAYACAAAACEAioqN&#10;/9oAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwWrCQBCG7wXfYRmht7ox0tCm2UgRerIU1F56&#10;W3fHJJqdDdmNxrfv1Iu9DAz/zzffFMvRteKMfWg8KZjPEhBIxtuGKgXfu4+nFxAharK69YQKrhhg&#10;WU4eCp1bf6ENnrexEgyhkGsFdYxdLmUwNTodZr5D4uzge6cjr30lba8vDHetTJMkk043xBdq3eGq&#10;RnPaDk7B8yZ+Dl+0W/yM6fW47lZmcVgbpR6n4/sbiIhjvJfhT5/VoWSnvR/IBtEq4EfibXKWzV9B&#10;7JmbZiDLQv53L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAwZdvXwkCAAAVBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAioqN/9oAAAADAQAA&#10;DwAAAAAAAAAAAAAAAABjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="4E19D42B" w14:textId="4FED56CD" w:rsidR="005F78EC" w:rsidRPr="005F78EC" w:rsidRDefault="005F78EC" w:rsidP="005F78EC">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="005F78EC">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>– Intern –</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1B729DA7" w14:textId="77777777" w:rsidR="000E4DB9" w:rsidRPr="00191818" w:rsidRDefault="000E4DB9" w:rsidP="000E4DB9">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+    </w:pPr>
+    <w:r w:rsidRPr="001A6C2C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Dieser Personalfragebogen dient zur Vorerfassung von Personaldaten für das DATEV-Lohnabrechnungsprogramm. Zur Wahrung der Aufbewahrungsfrist wird der ausgefüllte Personalfragebogen gespeichert.</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="0797969F" w14:textId="77777777" w:rsidR="005F78EC" w:rsidRDefault="005F78EC">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...204 lines deleted...]
-
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="675E34E2" w14:textId="77777777" w:rsidR="00171AC4" w:rsidRDefault="00171AC4">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1AA89C1A" w14:textId="689660DA" w:rsidR="005F78EC" w:rsidRDefault="005F78EC">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C0E88D9" wp14:editId="2FE4DB99">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="393065" cy="334010"/>
+              <wp:effectExtent l="0" t="0" r="6985" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="506301600" name="Textfeld 1" descr="– Intern –">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="393065" cy="334010"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="43EA3DAD" w14:textId="0C4CFDB4" w:rsidR="005F78EC" w:rsidRPr="005F78EC" w:rsidRDefault="005F78EC" w:rsidP="005F78EC">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="005F78EC">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>– Intern –</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C0E88D9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textfeld 1" o:spid="_x0000_s1027" type="#_x0000_t202" alt="– Intern –" style="position:absolute;margin-left:0;margin-top:0;width:30.95pt;height:26.3pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAD11+CDAIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aatViNOEXWIsOA&#10;oC2QDj0rshQbkEWBUmJnXz9KjpOu22nYRaZJ6pF8fJrf9a1hB4W+AVvy6STnTFkJVWN3Jf/xsvr0&#10;hTMfhK2EAatKflSe3y0+fph3rlBXUIOpFDICsb7oXMnrEFyRZV7WqhV+Ak5ZCmrAVgT6xV1WoegI&#10;vTXZVZ7fZB1g5RCk8p68D0OQLxK+1kqGJ629CsyUnHoL6cR0buOZLeai2KFwdSNPbYh/6KIVjaWi&#10;Z6gHEQTbY/MHVNtIBA86TCS0GWjdSJVmoGmm+btpNrVwKs1C5Hh3psn/P1j5eNi4Z2Sh/wo9LTAS&#10;0jlfeHLGeXqNbfxSp4ziROHxTJvqA5PknN3O8ptrziSFZrPPNEdEyS6XHfrwTUHLolFypK0kssRh&#10;7cOQOqbEWhZWjTFpM8b+5iDM6MkuHUYr9NueNdWb7rdQHWkohGHf3slVQ6XXwodngbRgmoNEG57o&#10;0Aa6ksPJ4qwG/Pk3f8wn3inKWUeCKbklRXNmvlvaR9TWaOBobJMxvc2vc4rbfXsPJMMpvQgnk0le&#10;DGY0NUL7SnJexkIUElZSuZJvR/M+DMql5yDVcpmSSEZOhLXdOBmhI12Ry5f+VaA7ER5oU48wqkkU&#10;73gfcuNN75b7QOynpURqByJPjJME01pPzyVq/O1/yro86sUvAAAA//8DAFBLAwQUAAYACAAAACEA&#10;ioqN/9oAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwWrCQBCG7wXfYRmht7ox0tCm2UgRerIU&#10;1F56W3fHJJqdDdmNxrfv1Iu9DAz/zzffFMvRteKMfWg8KZjPEhBIxtuGKgXfu4+nFxAharK69YQK&#10;rhhgWU4eCp1bf6ENnrexEgyhkGsFdYxdLmUwNTodZr5D4uzge6cjr30lba8vDHetTJMkk043xBdq&#10;3eGqRnPaDk7B8yZ+Dl+0W/yM6fW47lZmcVgbpR6n4/sbiIhjvJfhT5/VoWSnvR/IBtEq4EfibXKW&#10;zV9B7JmbZiDLQv53L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAA9dfggwCAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAioqN/9oAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="43EA3DAD" w14:textId="0C4CFDB4" w:rsidR="005F78EC" w:rsidRPr="005F78EC" w:rsidRDefault="005F78EC" w:rsidP="005F78EC">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="005F78EC">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>– Intern –</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="019308AB" w14:textId="77777777" w:rsidR="00701E6A" w:rsidRDefault="00701E6A">
+    <w:p w14:paraId="115C7FAE" w14:textId="77777777" w:rsidR="00923471" w:rsidRDefault="00923471" w:rsidP="005F78EC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6AA403C7" w14:textId="77777777" w:rsidR="00701E6A" w:rsidRDefault="00701E6A">
+    <w:p w14:paraId="663A7426" w14:textId="77777777" w:rsidR="00923471" w:rsidRDefault="00923471" w:rsidP="005F78EC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="690DEFB3" w14:textId="77777777" w:rsidR="00171AC4" w:rsidRDefault="00171AC4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="11B16EF1" w14:textId="77777777" w:rsidR="00AA2DE2" w:rsidRDefault="00AA2DE2">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1101"/>
       <w:gridCol w:w="4252"/>
       <w:gridCol w:w="1292"/>
       <w:gridCol w:w="3426"/>
       <w:gridCol w:w="66"/>
     </w:tblGrid>
-    <w:tr w:rsidR="003750A6" w14:paraId="47246114" w14:textId="77777777" w:rsidTr="003E0287">
+    <w:tr w:rsidR="005F78EC" w:rsidRPr="00297C04" w14:paraId="2355F240" w14:textId="77777777" w:rsidTr="00297280">
       <w:trPr>
         <w:trHeight w:val="858"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6645" w:type="dxa"/>
           <w:gridSpan w:val="3"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="7A597AEF" w14:textId="77777777" w:rsidR="003750A6" w:rsidRPr="003E0287" w:rsidRDefault="003750A6" w:rsidP="003E0287">
+        <w:p w14:paraId="755B9E87" w14:textId="77777777" w:rsidR="005F78EC" w:rsidRDefault="005F78EC" w:rsidP="005F78EC">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
-            <w:tabs>
-[...1 lines deleted...]
-            </w:tabs>
             <w:rPr>
-              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-              <w:szCs w:val="36"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="003E0287">
+          <w:r w:rsidRPr="00297C04">
             <w:rPr>
-              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-              <w:szCs w:val="36"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
             </w:rPr>
             <w:t>Personalfragebogen</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="55CE2965" w14:textId="77777777" w:rsidR="003750A6" w:rsidRPr="003E0287" w:rsidRDefault="003750A6" w:rsidP="003E0287">
+        <w:p w14:paraId="46FFE635" w14:textId="385B2A61" w:rsidR="001A6C2C" w:rsidRPr="00297C04" w:rsidRDefault="001A6C2C" w:rsidP="005F78EC">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
-            <w:tabs>
-[...1 lines deleted...]
-            </w:tabs>
             <w:rPr>
-              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="003E0287">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-              <w:szCs w:val="22"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
             </w:rPr>
-            <w:t>für geringfügig (Minijob) oder kurzfristig Beschäftigte</w:t>
+            <w:t>für Minijobber / kurzfristig Beschäftigte</w:t>
           </w:r>
-          <w:r w:rsidRPr="003E0287">
+        </w:p>
+        <w:p w14:paraId="56DD9A47" w14:textId="77777777" w:rsidR="005F78EC" w:rsidRPr="00297C04" w:rsidRDefault="005F78EC" w:rsidP="005F78EC">
+          <w:pPr>
+            <w:pStyle w:val="Kopfzeile"/>
             <w:rPr>
-              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-              <w:b/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
-            <w:br/>
-[...1 lines deleted...]
-          <w:r w:rsidRPr="003E0287">
+          </w:pPr>
+          <w:r w:rsidRPr="00297C04">
             <w:rPr>
-              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
             <w:t>(grau hinterlegte Felder sind vom Arbeitgeber auszufüllen)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3492" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="6116EA38" w14:textId="1EE89774" w:rsidR="003750A6" w:rsidRPr="003E0287" w:rsidRDefault="003750A6" w:rsidP="00453B75">
+        <w:p w14:paraId="0E746BBD" w14:textId="36BB7995" w:rsidR="005F78EC" w:rsidRPr="00297C04" w:rsidRDefault="005F78EC" w:rsidP="005F78EC">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
-            <w:tabs>
-[...1 lines deleted...]
-            </w:tabs>
             <w:ind w:left="443"/>
+            <w:jc w:val="right"/>
             <w:rPr>
-              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
           </w:pPr>
-          <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-          <w:bookmarkEnd w:id="0"/>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="003750A6" w14:paraId="2DF0F10F" w14:textId="77777777" w:rsidTr="003E0287">
+    <w:tr w:rsidR="005F78EC" w:rsidRPr="00297C04" w14:paraId="0E78AEDA" w14:textId="77777777" w:rsidTr="00297280">
       <w:tblPrEx>
         <w:tblBorders>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPrEx>
       <w:trPr>
         <w:gridAfter w:val="1"/>
         <w:wAfter w:w="66" w:type="dxa"/>
         <w:trHeight w:val="274"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1101" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="59AD03F9" w14:textId="77777777" w:rsidR="003750A6" w:rsidRPr="00FF04F7" w:rsidRDefault="003750A6" w:rsidP="003E0287">
+        <w:p w14:paraId="333B4AC1" w14:textId="77777777" w:rsidR="005F78EC" w:rsidRPr="00297C04" w:rsidRDefault="005F78EC" w:rsidP="005F78EC">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
-            <w:tabs>
-[...1 lines deleted...]
-            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="003E0287">
+          <w:r w:rsidRPr="00297C04">
             <w:rPr>
-              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
             <w:t>Firma:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5544" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="5D7E3AC7" w14:textId="77777777" w:rsidR="003750A6" w:rsidRPr="003E0287" w:rsidRDefault="003750A6" w:rsidP="003E0287">
+        <w:p w14:paraId="04AFAF39" w14:textId="77777777" w:rsidR="005F78EC" w:rsidRPr="00297C04" w:rsidRDefault="005F78EC" w:rsidP="005F78EC">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
-            <w:tabs>
-[...1 lines deleted...]
-            </w:tabs>
             <w:rPr>
-              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3426" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="4EA1BD88" w14:textId="77777777" w:rsidR="003750A6" w:rsidRPr="003E0287" w:rsidRDefault="003750A6" w:rsidP="003E0287">
+        <w:p w14:paraId="62E1E0C4" w14:textId="77777777" w:rsidR="005F78EC" w:rsidRPr="00297C04" w:rsidRDefault="005F78EC" w:rsidP="005F78EC">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
-            <w:tabs>
-[...1 lines deleted...]
-            </w:tabs>
             <w:ind w:left="726"/>
             <w:jc w:val="right"/>
             <w:rPr>
-              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:b/>
-              <w:sz w:val="28"/>
-              <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="003750A6" w:rsidRPr="003E0287" w14:paraId="0AA3DB4F" w14:textId="77777777" w:rsidTr="003E0287">
+    <w:tr w:rsidR="005F78EC" w:rsidRPr="00297C04" w14:paraId="2E117E22" w14:textId="77777777" w:rsidTr="00297280">
       <w:tblPrEx>
         <w:tblBorders>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPrEx>
       <w:trPr>
         <w:gridAfter w:val="1"/>
         <w:wAfter w:w="66" w:type="dxa"/>
         <w:trHeight w:val="302"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1101" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="0F5CA072" w14:textId="77777777" w:rsidR="003750A6" w:rsidRPr="003E0287" w:rsidRDefault="003750A6" w:rsidP="003E0287">
+        <w:p w14:paraId="46D88709" w14:textId="77777777" w:rsidR="005F78EC" w:rsidRPr="00297C04" w:rsidRDefault="005F78EC" w:rsidP="005F78EC">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
-            <w:tabs>
-[...1 lines deleted...]
-            </w:tabs>
             <w:rPr>
-              <w:sz w:val="18"/>
-              <w:szCs w:val="18"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5544" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="6F8400A4" w14:textId="77777777" w:rsidR="003750A6" w:rsidRPr="003E0287" w:rsidRDefault="003750A6" w:rsidP="003E0287">
+        <w:p w14:paraId="7BC133B1" w14:textId="77777777" w:rsidR="005F78EC" w:rsidRPr="00297C04" w:rsidRDefault="005F78EC" w:rsidP="005F78EC">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
-            <w:tabs>
-[...1 lines deleted...]
-            </w:tabs>
             <w:rPr>
-              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-              <w:szCs w:val="18"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3426" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="36197B81" w14:textId="77777777" w:rsidR="003750A6" w:rsidRPr="003E0287" w:rsidRDefault="003750A6" w:rsidP="003E0287">
+        <w:p w14:paraId="3DE8FBD2" w14:textId="77777777" w:rsidR="005F78EC" w:rsidRPr="00297C04" w:rsidRDefault="005F78EC" w:rsidP="005F78EC">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
-            <w:tabs>
-[...1 lines deleted...]
-            </w:tabs>
             <w:ind w:left="726"/>
             <w:jc w:val="right"/>
             <w:rPr>
-              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:b/>
-              <w:sz w:val="18"/>
-              <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="003750A6" w:rsidRPr="003E0287" w14:paraId="526729A0" w14:textId="77777777" w:rsidTr="003E0287">
+    <w:tr w:rsidR="005F78EC" w:rsidRPr="00297C04" w14:paraId="5FAD0135" w14:textId="77777777" w:rsidTr="00297280">
       <w:tblPrEx>
         <w:tblBorders>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPrEx>
       <w:trPr>
         <w:gridAfter w:val="1"/>
         <w:wAfter w:w="66" w:type="dxa"/>
         <w:trHeight w:val="174"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6645" w:type="dxa"/>
           <w:gridSpan w:val="3"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="4B211833" w14:textId="77777777" w:rsidR="003750A6" w:rsidRPr="003E0287" w:rsidRDefault="003750A6" w:rsidP="003E0287">
+        <w:p w14:paraId="7020A5D5" w14:textId="77777777" w:rsidR="005F78EC" w:rsidRPr="00297C04" w:rsidRDefault="005F78EC" w:rsidP="005F78EC">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
-            <w:tabs>
-[...1 lines deleted...]
-            </w:tabs>
             <w:jc w:val="both"/>
             <w:rPr>
-              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-              <w:szCs w:val="10"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3426" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="4FAA46B3" w14:textId="77777777" w:rsidR="003750A6" w:rsidRPr="003E0287" w:rsidRDefault="003750A6" w:rsidP="003E0287">
+        <w:p w14:paraId="2F86C129" w14:textId="77777777" w:rsidR="005F78EC" w:rsidRPr="00297C04" w:rsidRDefault="005F78EC" w:rsidP="005F78EC">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
-            <w:tabs>
-[...1 lines deleted...]
-            </w:tabs>
             <w:ind w:left="726"/>
             <w:jc w:val="right"/>
             <w:rPr>
-              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-              <w:szCs w:val="10"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="003750A6" w14:paraId="15E1E9E2" w14:textId="77777777" w:rsidTr="003E0287">
+    <w:tr w:rsidR="005F78EC" w:rsidRPr="00297C04" w14:paraId="0EA6BE7F" w14:textId="77777777" w:rsidTr="00297280">
       <w:tblPrEx>
         <w:tblBorders>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPrEx>
       <w:trPr>
         <w:gridAfter w:val="1"/>
         <w:wAfter w:w="66" w:type="dxa"/>
         <w:trHeight w:val="314"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6645" w:type="dxa"/>
           <w:gridSpan w:val="3"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="5AB4CED7" w14:textId="5EE22B28" w:rsidR="003750A6" w:rsidRPr="003E0287" w:rsidRDefault="003750A6" w:rsidP="003E0287">
+        <w:p w14:paraId="0B143AC1" w14:textId="77777777" w:rsidR="005F78EC" w:rsidRPr="00297C04" w:rsidRDefault="005F78EC" w:rsidP="005F78EC">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
-            <w:tabs>
-[...2 lines deleted...]
-            <w:jc w:val="both"/>
             <w:rPr>
-              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="003E0287">
+          <w:r w:rsidRPr="00297C04">
             <w:rPr>
-              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
-            <w:t xml:space="preserve">Name </w:t>
-[...7 lines deleted...]
-            <w:t>der beschäftigten Person</w:t>
+            <w:t>Name der beschäftigten Person</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3426" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="657007A3" w14:textId="77777777" w:rsidR="003750A6" w:rsidRPr="003E0287" w:rsidRDefault="003750A6" w:rsidP="003E0287">
+        <w:p w14:paraId="221EB231" w14:textId="77777777" w:rsidR="005F78EC" w:rsidRPr="00297C04" w:rsidRDefault="005F78EC" w:rsidP="005F78EC">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
-            <w:tabs>
-[...3 lines deleted...]
-            <w:jc w:val="right"/>
             <w:rPr>
-              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="003E0287">
+          <w:r w:rsidRPr="00297C04">
             <w:rPr>
-              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
             <w:t>Personalnummer</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="003750A6" w14:paraId="2DBFF578" w14:textId="77777777" w:rsidTr="003E0287">
+    <w:tr w:rsidR="005F78EC" w:rsidRPr="00297C04" w14:paraId="4D05590C" w14:textId="77777777" w:rsidTr="00297280">
       <w:tblPrEx>
         <w:tblBorders>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPrEx>
       <w:trPr>
         <w:gridAfter w:val="1"/>
         <w:wAfter w:w="66" w:type="dxa"/>
         <w:trHeight w:val="472"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5353" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:tcPr>
-        <w:p w14:paraId="16D64BA3" w14:textId="77777777" w:rsidR="003750A6" w:rsidRPr="003E0287" w:rsidRDefault="003750A6" w:rsidP="003E0287">
+        <w:p w14:paraId="2DE6C68F" w14:textId="77777777" w:rsidR="005F78EC" w:rsidRPr="00297C04" w:rsidRDefault="005F78EC" w:rsidP="005F78EC">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
-            <w:tabs>
-[...1 lines deleted...]
-            </w:tabs>
             <w:rPr>
-              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1292" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="36205919" w14:textId="77777777" w:rsidR="003750A6" w:rsidRPr="003E0287" w:rsidRDefault="003750A6" w:rsidP="003E0287">
+        <w:p w14:paraId="095C2D2D" w14:textId="77777777" w:rsidR="005F78EC" w:rsidRPr="00297C04" w:rsidRDefault="005F78EC" w:rsidP="005F78EC">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
-            <w:tabs>
-[...1 lines deleted...]
-            </w:tabs>
             <w:rPr>
-              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3426" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:tcPr>
-        <w:p w14:paraId="1206E65B" w14:textId="77777777" w:rsidR="003750A6" w:rsidRPr="003E0287" w:rsidRDefault="003750A6" w:rsidP="003E0287">
+        <w:p w14:paraId="303DC6EE" w14:textId="77777777" w:rsidR="005F78EC" w:rsidRPr="00297C04" w:rsidRDefault="005F78EC" w:rsidP="005F78EC">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
-            <w:tabs>
-[...1 lines deleted...]
-            </w:tabs>
             <w:ind w:firstLine="708"/>
             <w:rPr>
-              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="3838D037" w14:textId="77777777" w:rsidR="003750A6" w:rsidRPr="005303EE" w:rsidRDefault="003750A6" w:rsidP="005303EE">
+  <w:p w14:paraId="356E9268" w14:textId="77777777" w:rsidR="005F78EC" w:rsidRDefault="005F78EC">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="6777505B" w14:textId="77777777" w:rsidR="00171AC4" w:rsidRDefault="00171AC4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="33295D1E" w14:textId="77777777" w:rsidR="00AA2DE2" w:rsidRDefault="00AA2DE2">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="021A4870"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3210FF96"/>
+    <w:nsid w:val="FFFFFF7C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="75802D18"/>
     <w:lvl w:ilvl="0">
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Listennummer5"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1065"/>
+          <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
-        <w:ind w:left="1065" w:hanging="705"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0804D874"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Listennummer4"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1F44E1EC"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Listennummer3"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2160"/>
+          <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...91 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0407000F">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9B00E918"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Listennummer2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF80"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F8A0CC60"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Aufzhlungszeichen5"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...82 lines deleted...]
-      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04070001">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF81"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="05143108"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Aufzhlungszeichen4"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF82"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="55E6E9D4"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
-[...28 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Aufzhlungszeichen3"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3600"/>
+          <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="90E08CCE"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
-[...28 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Aufzhlungszeichen2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5760"/>
+          <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4D1EE21C"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Listennummer"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="6480"/>
+          <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...16 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...140 lines deleted...]
-    <w:nsid w:val="0FDE7A73"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2AC8C2C2"/>
+    <w:tmpl w:val="49BE7330"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Aufzhlungszeichen"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14C15F8B"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="093D0836"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DE529DA6"/>
-[...1555 lines deleted...]
-    <w:tmpl w:val="2AC8C2C2"/>
+    <w:tmpl w:val="04090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="499636D8"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4124673C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="78E0984E"/>
-    <w:lvl w:ilvl="0" w:tplc="0407000F">
+    <w:tmpl w:val="D8D060C4"/>
+    <w:lvl w:ilvl="0" w:tplc="D5409370">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D072366E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9F0C031A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="78A0196A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="6F78ABA4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="598A84FA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="DEB8DE06">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="5170A0D2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="30BC132C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="611B1F2D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0409000F"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6CA53894"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0409000F"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...86 lines deleted...]
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49AD4057"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6CBF362A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2AC8C2C2"/>
+    <w:tmpl w:val="04090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7EAF5D64"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7E1683FC"/>
+    <w:lvl w:ilvl="0" w:tplc="DDEC41A8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...21 lines deleted...]
-        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="1ED42A3A">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...279 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...141 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
-[...419 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="7862D174">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0407000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="DA928E12">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04070019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="B7829F96">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0407001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="C0505ECC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0407000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="47C81B2A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="694AD752">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="08C260FC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-[...440 lines deleted...]
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="1" w16cid:durableId="1567960367">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="2" w16cid:durableId="966591539">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="3" w16cid:durableId="1566836399">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="4" w16cid:durableId="774254728">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1690519602">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="6" w16cid:durableId="1651517433">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="7" w16cid:durableId="1993868796">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1797212007">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1976715822">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="355926133">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="437330815">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="12" w16cid:durableId="1273904881">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="13" w16cid:durableId="2110588750">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="11">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="14" w16cid:durableId="1730575300">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="12">
-[...2 lines deleted...]
-  <w:num w:numId="13">
+  <w:num w:numId="15" w16cid:durableId="2063938215">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="14">
-[...57 lines deleted...]
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="16" w16cid:durableId="1416627709">
+    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:embedSystemFonts/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
-  <w:displayHorizontalDrawingGridEvery w:val="0"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:doNotUseHTMLParagraphAutoSpacing/>
+    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...1 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="009869CE"/>
-[...185 lines deleted...]
-    <w:rsid w:val="00FF2B40"/>
+    <w:rsidRoot w:val="6C8F65A7"/>
+    <w:rsid w:val="000E4DB9"/>
+    <w:rsid w:val="000F30AD"/>
+    <w:rsid w:val="0017749A"/>
+    <w:rsid w:val="001A6C2C"/>
+    <w:rsid w:val="001C203A"/>
+    <w:rsid w:val="001D3BBC"/>
+    <w:rsid w:val="001E0E8B"/>
+    <w:rsid w:val="001F40EA"/>
+    <w:rsid w:val="0020113B"/>
+    <w:rsid w:val="002E51AB"/>
+    <w:rsid w:val="00324B44"/>
+    <w:rsid w:val="00327224"/>
+    <w:rsid w:val="0036562D"/>
+    <w:rsid w:val="004235C3"/>
+    <w:rsid w:val="00436055"/>
+    <w:rsid w:val="00461650"/>
+    <w:rsid w:val="004976E0"/>
+    <w:rsid w:val="004A6D34"/>
+    <w:rsid w:val="00530567"/>
+    <w:rsid w:val="00575F9D"/>
+    <w:rsid w:val="005A534A"/>
+    <w:rsid w:val="005C3628"/>
+    <w:rsid w:val="005C50B6"/>
+    <w:rsid w:val="005D227C"/>
+    <w:rsid w:val="005F78EC"/>
+    <w:rsid w:val="0068197D"/>
+    <w:rsid w:val="0069526A"/>
+    <w:rsid w:val="007A5D63"/>
+    <w:rsid w:val="00827C87"/>
+    <w:rsid w:val="00831E30"/>
+    <w:rsid w:val="00894B30"/>
+    <w:rsid w:val="008A3316"/>
+    <w:rsid w:val="00911172"/>
+    <w:rsid w:val="00923471"/>
+    <w:rsid w:val="00925135"/>
+    <w:rsid w:val="00972CC2"/>
+    <w:rsid w:val="00A20880"/>
+    <w:rsid w:val="00A352C8"/>
+    <w:rsid w:val="00A6744E"/>
+    <w:rsid w:val="00AA273E"/>
+    <w:rsid w:val="00AA2DE2"/>
+    <w:rsid w:val="00B41C2B"/>
+    <w:rsid w:val="00BE27F8"/>
+    <w:rsid w:val="00C26D93"/>
+    <w:rsid w:val="00C27141"/>
+    <w:rsid w:val="00C54B64"/>
+    <w:rsid w:val="00D32292"/>
+    <w:rsid w:val="00D75435"/>
+    <w:rsid w:val="00DA6C12"/>
+    <w:rsid w:val="00DD129C"/>
+    <w:rsid w:val="00DE5146"/>
+    <w:rsid w:val="00DF2FBF"/>
+    <w:rsid w:val="00E21776"/>
+    <w:rsid w:val="00E45B3D"/>
+    <w:rsid w:val="00E83DEE"/>
+    <w:rsid w:val="00EE7BD2"/>
+    <w:rsid w:val="00F12A3F"/>
+    <w:rsid w:val="00F15810"/>
+    <w:rsid w:val="00F55306"/>
+    <w:rsid w:val="00F64995"/>
+    <w:rsid w:val="00FB3270"/>
+    <w:rsid w:val="145DDC06"/>
+    <w:rsid w:val="1AE30756"/>
+    <w:rsid w:val="1F8D6634"/>
+    <w:rsid w:val="30A8A375"/>
+    <w:rsid w:val="370F4FAD"/>
+    <w:rsid w:val="42F51039"/>
+    <w:rsid w:val="4C9D2FD7"/>
+    <w:rsid w:val="4DC79EA7"/>
+    <w:rsid w:val="5DEBE129"/>
+    <w:rsid w:val="6407A84A"/>
+    <w:rsid w:val="6C8F65A7"/>
+    <w:rsid w:val="77A6A9EF"/>
+    <w:rsid w:val="79FE54CA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="de-DE"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6AE019B3"/>
+  <w14:docId w14:val="613594E9"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{D745E40B-03CB-45CA-A742-9217D56BE48F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...14 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -13641,346 +8252,24603 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:lang w:val="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
+    <w:link w:val="berschrift1Zchn"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00827C87"/>
     <w:pPr>
       <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
+    <w:link w:val="berschrift2Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00827C87"/>
     <w:pPr>
       <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:sz w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
+    <w:link w:val="berschrift3Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00827C87"/>
     <w:pPr>
       <w:keepNext/>
-      <w:ind w:left="708"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
+    <w:link w:val="berschrift4Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00827C87"/>
     <w:pPr>
       <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:sz w:val="16"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift5Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift6Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
+    <w:link w:val="berschrift7Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00827C87"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift8Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift9Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift1Zchn">
+    <w:name w:val="Überschrift 1 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift2Zchn">
+    <w:name w:val="Überschrift 2 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift3Zchn">
+    <w:name w:val="Überschrift 3 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift4Zchn">
+    <w:name w:val="Überschrift 4 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift5Zchn">
+    <w:name w:val="Überschrift 5 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift5"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift6Zchn">
+    <w:name w:val="Überschrift 6 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift6"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift7Zchn">
+    <w:name w:val="Überschrift 7 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift7"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift8Zchn">
+    <w:name w:val="Überschrift 8 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift8"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift9Zchn">
+    <w:name w:val="Überschrift 9 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift9"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="TitelZchn"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelZchn">
+    <w:name w:val="Titel Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Untertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="UntertitelZchn"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UntertitelZchn">
+    <w:name w:val="Untertitel Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Untertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Zitat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="ZitatZchn"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ZitatZchn">
+    <w:name w:val="Zitat Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Zitat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listenabsatz">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntensiveHervorhebung">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntensivesZitat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="IntensivesZitatZchn"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntensivesZitatZchn">
+    <w:name w:val="Intensives Zitat Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="IntensivesZitat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntensiverVerweis">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sprechblasentext">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="SprechblasentextZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SprechblasentextZchn">
+    <w:name w:val="Sprechblasentext Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Sprechblasentext"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Literaturverzeichnis">
+    <w:name w:val="Bibliography"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:uiPriority w:val="37"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Blocktext">
+    <w:name w:val="Block Text"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="2" w:space="10" w:color="156082" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="2" w:space="10" w:color="156082" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="2" w:space="10" w:color="156082" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="2" w:space="10" w:color="156082" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:ind w:left="1152" w:right="1152"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="156082" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textkrper">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="TextkrperZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextkrperZchn">
+    <w:name w:val="Textkörper Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Textkrper"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00827C87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textkrper2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="Textkrper2Zchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Textkrper2Zchn">
+    <w:name w:val="Textkörper 2 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Textkrper2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00827C87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textkrper3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="Textkrper3Zchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Textkrper3Zchn">
+    <w:name w:val="Textkörper 3 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Textkrper3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textkrper-Erstzeileneinzug">
+    <w:name w:val="Body Text First Indent"/>
+    <w:basedOn w:val="Textkrper"/>
+    <w:link w:val="Textkrper-ErstzeileneinzugZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="160"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Textkrper-ErstzeileneinzugZchn">
+    <w:name w:val="Textkörper-Erstzeileneinzug Zchn"/>
+    <w:basedOn w:val="TextkrperZchn"/>
+    <w:link w:val="Textkrper-Erstzeileneinzug"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00827C87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textkrper-Zeileneinzug">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="Textkrper-ZeileneinzugZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Textkrper-ZeileneinzugZchn">
+    <w:name w:val="Textkörper-Zeileneinzug Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Textkrper-Zeileneinzug"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00827C87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textkrper-Erstzeileneinzug2">
+    <w:name w:val="Body Text First Indent 2"/>
+    <w:basedOn w:val="Textkrper-Zeileneinzug"/>
+    <w:link w:val="Textkrper-Erstzeileneinzug2Zchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="160"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Textkrper-Erstzeileneinzug2Zchn">
+    <w:name w:val="Textkörper-Erstzeileneinzug 2 Zchn"/>
+    <w:basedOn w:val="Textkrper-ZeileneinzugZchn"/>
+    <w:link w:val="Textkrper-Erstzeileneinzug2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00827C87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textkrper-Einzug2">
+    <w:name w:val="Body Text Indent 2"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="Textkrper-Einzug2Zchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+      <w:ind w:left="360"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Textkrper-Einzug2Zchn">
+    <w:name w:val="Textkörper-Einzug 2 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Textkrper-Einzug2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00827C87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textkrper-Einzug3">
+    <w:name w:val="Body Text Indent 3"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="Textkrper-Einzug3Zchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Textkrper-Einzug3Zchn">
+    <w:name w:val="Textkörper-Einzug 3 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Textkrper-Einzug3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Beschriftung">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:uiPriority w:val="35"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0E2841" w:themeColor="text2"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Gruformel">
+    <w:name w:val="Closing"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="GruformelZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="4320"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="GruformelZchn">
+    <w:name w:val="Grußformel Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Gruformel"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00827C87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentartext">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="KommentartextZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentartextZchn">
+    <w:name w:val="Kommentartext Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Kommentartext"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarthema">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Kommentartext"/>
+    <w:next w:val="Kommentartext"/>
+    <w:link w:val="KommentarthemaZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarthemaZchn">
+    <w:name w:val="Kommentarthema Zchn"/>
+    <w:basedOn w:val="KommentartextZchn"/>
+    <w:link w:val="Kommentarthema"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Datum">
+    <w:name w:val="Date"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="DatumZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DatumZchn">
+    <w:name w:val="Datum Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Datum"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00827C87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Dokumentstruktur">
+    <w:name w:val="Document Map"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="DokumentstrukturZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DokumentstrukturZchn">
+    <w:name w:val="Dokumentstruktur Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Dokumentstruktur"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="E-Mail-Signatur">
+    <w:name w:val="E-mail Signature"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="E-Mail-SignaturZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="E-Mail-SignaturZchn">
+    <w:name w:val="E-Mail-Signatur Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="E-Mail-Signatur"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00827C87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Endnotentext">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="EndnotentextZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnotentextZchn">
+    <w:name w:val="Endnotentext Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Endnotentext"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Umschlagadresse">
+    <w:name w:val="envelope address"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:framePr w:w="7920" w:h="1980" w:hRule="exact" w:hSpace="180" w:wrap="auto" w:hAnchor="page" w:xAlign="center" w:yAlign="bottom"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="2880"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Umschlagabsenderadresse">
+    <w:name w:val="envelope return"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Fuzeile">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="FuzeileZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
+    <w:name w:val="Fußzeile Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Fuzeile"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00827C87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Funotentext">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="FunotentextZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FunotentextZchn">
+    <w:name w:val="Fußnotentext Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Funotentext"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Kopfzeile">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="KopfzeileZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4536"/>
-        <w:tab w:val="right" w:pos="9072"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Fuzeile">
-    <w:name w:val="footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KopfzeileZchn">
+    <w:name w:val="Kopfzeile Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Kopfzeile"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00827C87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HTMLAdresse">
+    <w:name w:val="HTML Address"/>
     <w:basedOn w:val="Standard"/>
+    <w:link w:val="HTMLAdresseZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLAdresseZchn">
+    <w:name w:val="HTML Adresse Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="HTMLAdresse"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HTMLVorformatiert">
+    <w:name w:val="HTML Preformatted"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="HTMLVorformatiertZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLVorformatiertZchn">
+    <w:name w:val="HTML Vorformatiert Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="HTMLVorformatiert"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index1">
+    <w:name w:val="index 1"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="240" w:hanging="240"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index2">
+    <w:name w:val="index 2"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="480" w:hanging="240"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index3">
+    <w:name w:val="index 3"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="720" w:hanging="240"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index4">
+    <w:name w:val="index 4"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="960" w:hanging="240"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index5">
+    <w:name w:val="index 5"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="1200" w:hanging="240"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index6">
+    <w:name w:val="index 6"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="1440" w:hanging="240"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index7">
+    <w:name w:val="index 7"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="1680" w:hanging="240"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index8">
+    <w:name w:val="index 8"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="1920" w:hanging="240"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index9">
+    <w:name w:val="index 9"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="2160" w:hanging="240"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Indexberschrift">
+    <w:name w:val="index heading"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Index1"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Liste">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:ind w:left="360" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Liste2">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:ind w:left="720" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Liste3">
+    <w:name w:val="List 3"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:ind w:left="1080" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Liste4">
+    <w:name w:val="List 4"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:ind w:left="1440" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Liste5">
+    <w:name w:val="List 5"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:ind w:left="1800" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Aufzhlungszeichen">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Aufzhlungszeichen2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Aufzhlungszeichen3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Aufzhlungszeichen4">
+    <w:name w:val="List Bullet 4"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="4"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Aufzhlungszeichen5">
+    <w:name w:val="List Bullet 5"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listenfortsetzung">
+    <w:name w:val="List Continue"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listenfortsetzung2">
+    <w:name w:val="List Continue 2"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listenfortsetzung3">
+    <w:name w:val="List Continue 3"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1080"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listenfortsetzung4">
+    <w:name w:val="List Continue 4"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1440"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listenfortsetzung5">
+    <w:name w:val="List Continue 5"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1800"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listennummer">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listennummer2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listennummer3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="8"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listennummer4">
+    <w:name w:val="List Number 4"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="9"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listennummer5">
+    <w:name w:val="List Number 5"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="10"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Makrotext">
+    <w:name w:val="macro"/>
+    <w:link w:val="MakrotextZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4536"/>
-        <w:tab w:val="right" w:pos="9072"/>
+        <w:tab w:val="left" w:pos="480"/>
+        <w:tab w:val="left" w:pos="960"/>
+        <w:tab w:val="left" w:pos="1440"/>
+        <w:tab w:val="left" w:pos="1920"/>
+        <w:tab w:val="left" w:pos="2400"/>
+        <w:tab w:val="left" w:pos="2880"/>
+        <w:tab w:val="left" w:pos="3360"/>
+        <w:tab w:val="left" w:pos="3840"/>
+        <w:tab w:val="left" w:pos="4320"/>
       </w:tabs>
+      <w:spacing w:after="0"/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="page number"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MakrotextZchn">
+    <w:name w:val="Makrotext Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="footnote text"/>
+    <w:link w:val="Makrotext"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nachrichtenkopf">
+    <w:name w:val="Message Header"/>
     <w:basedOn w:val="Standard"/>
-    <w:semiHidden/>
+    <w:link w:val="NachrichtenkopfZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="1080" w:hanging="1080"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NachrichtenkopfZchn">
+    <w:name w:val="Nachrichtenkopf Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Nachrichtenkopf"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="KeinLeerraum">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="StandardWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Standardeinzug">
+    <w:name w:val="Normal Indent"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Fu-Endnotenberschrift">
+    <w:name w:val="Note Heading"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="Fu-EndnotenberschriftZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Fu-EndnotenberschriftZchn">
+    <w:name w:val="Fuß/-Endnotenüberschrift Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Fu-Endnotenberschrift"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00827C87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NurText">
+    <w:name w:val="Plain Text"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="NurTextZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NurTextZchn">
+    <w:name w:val="Nur Text Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="NurText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Anrede">
+    <w:name w:val="Salutation"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="AnredeZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AnredeZchn">
+    <w:name w:val="Anrede Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Anrede"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00827C87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Unterschrift">
+    <w:name w:val="Signature"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="UnterschriftZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="4320"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnterschriftZchn">
+    <w:name w:val="Unterschrift Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Unterschrift"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00827C87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rechtsgrundlagenverzeichnis">
+    <w:name w:val="table of authorities"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="240" w:hanging="240"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Abbildungsverzeichnis">
+    <w:name w:val="table of figures"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="RGV-berschrift">
+    <w:name w:val="toa heading"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:before="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Verzeichnis1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Verzeichnis2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="240"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Verzeichnis3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="480"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Verzeichnis4">
+    <w:name w:val="toc 4"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Verzeichnis5">
+    <w:name w:val="toc 5"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="960"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Verzeichnis6">
+    <w:name w:val="toc 6"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="1200"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Verzeichnis7">
+    <w:name w:val="toc 7"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="1440"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Verzeichnis8">
+    <w:name w:val="toc 8"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="1680"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Verzeichnis9">
+    <w:name w:val="toc 9"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="1920"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Inhaltsverzeichnisberschrift">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="berschrift1"/>
+    <w:next w:val="Standard"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="0"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigesRaster">
+    <w:name w:val="Colorful Grid"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="73"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigesRaster-Akzent1">
+    <w:name w:val="Colorful Grid Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="73"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="83CAEB" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="83CAEB" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F4761" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F4761" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="64BDE6" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="64BDE6" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigesRaster-Akzent2">
+    <w:name w:val="Colorful Grid Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="73"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F6C5AC" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F6C5AC" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BF4E14" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BF4E14" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F4B798" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F4B798" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigesRaster-Akzent3">
+    <w:name w:val="Colorful Grid Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="73"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="84E290" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="84E290" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="124F1A" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="124F1A" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="66DB75" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="66DB75" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigesRaster-Akzent4">
+    <w:name w:val="Colorful Grid Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="73"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="0B769F" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="0B769F" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="7BD3F5" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="7BD3F5" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigesRaster-Akzent5">
+    <w:name w:val="Colorful Grid Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="73"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E59EDC" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E59EDC" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="77206D" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="77206D" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DE86D4" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DE86D4" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigesRaster-Akzent6">
+    <w:name w:val="Colorful Grid Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="73"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B3E5A1" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B3E5A1" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="3A7C22" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="3A7C22" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A0DF8A" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A0DF8A" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigeListe">
+    <w:name w:val="Colorful List"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="72"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CC5416" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="CC5416" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigeListe-Akzent1">
+    <w:name w:val="Colorful List Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="72"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E0F2FA" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CC5416" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="CC5416" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B2DEF2" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigeListe-Akzent2">
+    <w:name w:val="Colorful List Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="72"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FCF0EA" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CC5416" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="CC5416" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9DBCC" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigeListe-Akzent3">
+    <w:name w:val="Colorful List Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="72"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E0F8E3" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0C7EAA" w:themeFill="accent4" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="0C7EAA" w:themeColor="accent4" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B3EDBA" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigeListe-Akzent4">
+    <w:name w:val="Colorful List Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="72"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E5F6FD" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="14551C" w:themeFill="accent3" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="14551C" w:themeColor="accent3" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BDE9FA" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigeListe-Akzent5">
+    <w:name w:val="Colorful List Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="72"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8E7F6" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3E8524" w:themeFill="accent6" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="3E8524" w:themeColor="accent6" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFC3E9" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigeListe-Akzent6">
+    <w:name w:val="Colorful List Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="72"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="ECF8E8" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7F2275" w:themeFill="accent5" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="7F2275" w:themeColor="accent5" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0EFC5" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigeSchattierung">
+    <w:name w:val="Colorful Shading"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="71"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigeSchattierung-Akzent1">
+    <w:name w:val="Colorful Shading Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="71"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E0F2FA" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0C394D" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="0C394D" w:themeColor="accent1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0C394D" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0C394D" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="83CAEB" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="64BDE6" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigeSchattierung-Akzent2">
+    <w:name w:val="Colorful Shading Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="71"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FCF0EA" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="993F10" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="993F10" w:themeColor="accent2" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="993F10" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="993F10" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F6C5AC" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F4B798" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigeSchattierung-Akzent3">
+    <w:name w:val="Colorful Shading Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="71"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E0F8E3" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F4015" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="0F4015" w:themeColor="accent3" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F4015" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F4015" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="84E290" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="66DB75" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigeSchattierung-Akzent4">
+    <w:name w:val="Colorful Shading Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="71"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E5F6FD" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="095E7F" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="095E7F" w:themeColor="accent4" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="095E7F" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="095E7F" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="7BD3F5" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigeSchattierung-Akzent5">
+    <w:name w:val="Colorful Shading Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="71"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8E7F6" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F1957" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5F1957" w:themeColor="accent5" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F1957" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F1957" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E59EDC" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DE86D4" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigeSchattierung-Akzent6">
+    <w:name w:val="Colorful Shading Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="71"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="ECF8E8" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2E641B" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="2E641B" w:themeColor="accent6" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2E641B" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2E641B" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B3E5A1" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A0DF8A" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DunkleListe">
+    <w:name w:val="Dark List"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="70"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DunkleListe-Akzent1">
+    <w:name w:val="Dark List Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="70"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0A2F40" w:themeFill="accent1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F4761" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F4761" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F4761" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F4761" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DunkleListe-Akzent2">
+    <w:name w:val="Dark List Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="70"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E97132" w:themeFill="accent2"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7F340D" w:themeFill="accent2" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BF4E14" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BF4E14" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BF4E14" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BF4E14" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DunkleListe-Akzent3">
+    <w:name w:val="Dark List Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="70"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0C3511" w:themeFill="accent3" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="124F1A" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="124F1A" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="124F1A" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="124F1A" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DunkleListe-Akzent4">
+    <w:name w:val="Dark List Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="70"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="074E69" w:themeFill="accent4" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0B769F" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0B769F" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0B769F" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0B769F" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DunkleListe-Akzent5">
+    <w:name w:val="Dark List Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="70"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="A02B93" w:themeFill="accent5"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F1548" w:themeFill="accent5" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="77206D" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="77206D" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="77206D" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="77206D" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DunkleListe-Akzent6">
+    <w:name w:val="Dark List Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="70"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4EA72E" w:themeFill="accent6"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="265317" w:themeFill="accent6" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3A7C22" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3A7C22" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3A7C22" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3A7C22" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle1hell">
+    <w:name w:val="Grid Table 1 Light"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle1hellAkzent1">
+    <w:name w:val="Grid Table 1 Light Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="83CAEB" w:themeColor="accent1" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="83CAEB" w:themeColor="accent1" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="83CAEB" w:themeColor="accent1" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="83CAEB" w:themeColor="accent1" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="83CAEB" w:themeColor="accent1" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="83CAEB" w:themeColor="accent1" w:themeTint="66"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle1hell-Akzent2">
+    <w:name w:val="Grid Table 1 Light Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F6C5AC" w:themeColor="accent2" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F6C5AC" w:themeColor="accent2" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F6C5AC" w:themeColor="accent2" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F6C5AC" w:themeColor="accent2" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F6C5AC" w:themeColor="accent2" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F6C5AC" w:themeColor="accent2" w:themeTint="66"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle1hellAkzent3">
+    <w:name w:val="Grid Table 1 Light Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="84E290" w:themeColor="accent3" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="84E290" w:themeColor="accent3" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="84E290" w:themeColor="accent3" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="84E290" w:themeColor="accent3" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="84E290" w:themeColor="accent3" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="84E290" w:themeColor="accent3" w:themeTint="66"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle1hellAkzent4">
+    <w:name w:val="Grid Table 1 Light Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="95DCF7" w:themeColor="accent4" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="95DCF7" w:themeColor="accent4" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95DCF7" w:themeColor="accent4" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="95DCF7" w:themeColor="accent4" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="95DCF7" w:themeColor="accent4" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="95DCF7" w:themeColor="accent4" w:themeTint="66"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle1hellAkzent5">
+    <w:name w:val="Grid Table 1 Light Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="E59EDC" w:themeColor="accent5" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="E59EDC" w:themeColor="accent5" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E59EDC" w:themeColor="accent5" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="E59EDC" w:themeColor="accent5" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="E59EDC" w:themeColor="accent5" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="E59EDC" w:themeColor="accent5" w:themeTint="66"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle1hellAkzent6">
+    <w:name w:val="Grid Table 1 Light Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B3E5A1" w:themeColor="accent6" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B3E5A1" w:themeColor="accent6" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B3E5A1" w:themeColor="accent6" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B3E5A1" w:themeColor="accent6" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B3E5A1" w:themeColor="accent6" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B3E5A1" w:themeColor="accent6" w:themeTint="66"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle2">
+    <w:name w:val="Grid Table 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle2Akzent1">
+    <w:name w:val="Grid Table 2 Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="2" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="2" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="2" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="2" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle2Akzent2">
+    <w:name w:val="Grid Table 2 Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="2" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="2" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="2" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="2" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle2Akzent3">
+    <w:name w:val="Grid Table 2 Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="2" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="2" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="2" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="2" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle2Akzent4">
+    <w:name w:val="Grid Table 2 Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="2" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="2" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="2" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="2" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle2Akzent5">
+    <w:name w:val="Grid Table 2 Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="2" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="2" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="2" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="2" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle2Akzent6">
+    <w:name w:val="Grid Table 2 Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="2" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="2" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="2" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="2" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle3">
+    <w:name w:val="Grid Table 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle3Akzent1">
+    <w:name w:val="Grid Table 3 Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle3Akzent2">
+    <w:name w:val="Grid Table 3 Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle3Akzent3">
+    <w:name w:val="Grid Table 3 Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle3Akzent4">
+    <w:name w:val="Grid Table 3 Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle3Akzent5">
+    <w:name w:val="Grid Table 3 Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle3Akzent6">
+    <w:name w:val="Grid Table 3 Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle4">
+    <w:name w:val="Grid Table 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle4Akzent1">
+    <w:name w:val="Grid Table 4 Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle4Akzent2">
+    <w:name w:val="Grid Table 4 Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E97132" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle4Akzent3">
+    <w:name w:val="Grid Table 4 Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle4Akzent4">
+    <w:name w:val="Grid Table 4 Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle4Akzent5">
+    <w:name w:val="Grid Table 4 Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A02B93" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle4Akzent6">
+    <w:name w:val="Grid Table 4 Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4EA72E" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle5dunkel">
+    <w:name w:val="Grid Table 5 Dark"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle5dunkelAkzent1">
+    <w:name w:val="Grid Table 5 Dark Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="83CAEB" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="83CAEB" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle5dunkelAkzent2">
+    <w:name w:val="Grid Table 5 Dark Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E97132" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E97132" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E97132" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E97132" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F6C5AC" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F6C5AC" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle5dunkelAkzent3">
+    <w:name w:val="Grid Table 5 Dark Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="84E290" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="84E290" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle5dunkelAkzent4">
+    <w:name w:val="Grid Table 5 Dark Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle5dunkelAkzent5">
+    <w:name w:val="Grid Table 5 Dark Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A02B93" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A02B93" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A02B93" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A02B93" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E59EDC" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E59EDC" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle5dunkelAkzent6">
+    <w:name w:val="Grid Table 5 Dark Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4EA72E" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4EA72E" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4EA72E" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4EA72E" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B3E5A1" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B3E5A1" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle6farbig">
+    <w:name w:val="Grid Table 6 Colorful"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle6farbigAkzent1">
+    <w:name w:val="Grid Table 6 Colorful Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle6farbigAkzent2">
+    <w:name w:val="Grid Table 6 Colorful Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle6farbigAkzent3">
+    <w:name w:val="Grid Table 6 Colorful Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="124F1A" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle6farbigAkzent4">
+    <w:name w:val="Grid Table 6 Colorful Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle6farbigAkzent5">
+    <w:name w:val="Grid Table 6 Colorful Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="77206D" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle6farbigAkzent6">
+    <w:name w:val="Grid Table 6 Colorful Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="3A7C22" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle7farbig">
+    <w:name w:val="Grid Table 7 Colorful"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle7farbigAkzent1">
+    <w:name w:val="Grid Table 7 Colorful Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle7farbigAkzent2">
+    <w:name w:val="Grid Table 7 Colorful Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle7farbigAkzent3">
+    <w:name w:val="Grid Table 7 Colorful Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="124F1A" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle7farbigAkzent4">
+    <w:name w:val="Grid Table 7 Colorful Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle7farbigAkzent5">
+    <w:name w:val="Grid Table 7 Colorful Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="77206D" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Gitternetztabelle7farbigAkzent6">
+    <w:name w:val="Grid Table 7 Colorful Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="3A7C22" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HellesRaster">
+    <w:name w:val="Light Grid"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="62"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HellesRaster-Akzent1">
+    <w:name w:val="Light Grid Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="62"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B2DEF2" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B2DEF2" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HellesRaster-Akzent2">
+    <w:name w:val="Light Grid Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="62"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9DBCC" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9DBCC" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HellesRaster-Akzent3">
+    <w:name w:val="Light Grid Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="62"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B3EDBA" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B3EDBA" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HellesRaster-Akzent4">
+    <w:name w:val="Light Grid Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="62"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BDE9FA" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BDE9FA" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HellesRaster-Akzent5">
+    <w:name w:val="Light Grid Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="62"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFC3E9" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFC3E9" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HellesRaster-Akzent6">
+    <w:name w:val="Light Grid Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="62"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0EFC5" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0EFC5" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HelleListe">
+    <w:name w:val="Light List"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="61"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HelleListe-Akzent1">
+    <w:name w:val="Light List Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="61"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HelleListe-Akzent2">
+    <w:name w:val="Light List Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="61"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E97132" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HelleListe-Akzent3">
+    <w:name w:val="Light List Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="61"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HelleListe-Akzent4">
+    <w:name w:val="Light List Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="61"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HelleListe-Akzent5">
+    <w:name w:val="Light List Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="61"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A02B93" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HelleListe-Akzent6">
+    <w:name w:val="Light List Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="61"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4EA72E" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HelleSchattierung">
+    <w:name w:val="Light Shading"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="60"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HelleSchattierung-Akzent1">
+    <w:name w:val="Light Shading Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="60"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B2DEF2" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B2DEF2" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HelleSchattierung-Akzent2">
+    <w:name w:val="Light Shading Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="60"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9DBCC" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9DBCC" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HelleSchattierung-Akzent3">
+    <w:name w:val="Light Shading Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="60"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="124F1A" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B3EDBA" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B3EDBA" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HelleSchattierung-Akzent4">
+    <w:name w:val="Light Shading Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="60"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BDE9FA" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BDE9FA" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HelleSchattierung-Akzent5">
+    <w:name w:val="Light Shading Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="60"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="77206D" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFC3E9" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFC3E9" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HelleSchattierung-Akzent6">
+    <w:name w:val="Light Shading Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="60"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="3A7C22" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0EFC5" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0EFC5" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle1hell">
+    <w:name w:val="List Table 1 Light"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle1hellAkzent1">
+    <w:name w:val="List Table 1 Light Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle1hellAkzent2">
+    <w:name w:val="List Table 1 Light Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle1hellAkzent3">
+    <w:name w:val="List Table 1 Light Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle1hellAkzent4">
+    <w:name w:val="List Table 1 Light Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle1hellAkzent5">
+    <w:name w:val="List Table 1 Light Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle1hellAkzent6">
+    <w:name w:val="List Table 1 Light Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle2">
+    <w:name w:val="List Table 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle2Akzent1">
+    <w:name w:val="List Table 2 Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle2Akzent2">
+    <w:name w:val="List Table 2 Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle2Akzent3">
+    <w:name w:val="List Table 2 Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle2Akzent4">
+    <w:name w:val="List Table 2 Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle2Akzent5">
+    <w:name w:val="List Table 2 Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle2Akzent6">
+    <w:name w:val="List Table 2 Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle3">
+    <w:name w:val="List Table 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle3Akzent1">
+    <w:name w:val="List Table 3 Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle3Akzent2">
+    <w:name w:val="List Table 3 Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E97132" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle3Akzent3">
+    <w:name w:val="List Table 3 Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle3Akzent4">
+    <w:name w:val="List Table 3 Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle3Akzent5">
+    <w:name w:val="List Table 3 Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A02B93" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle3Akzent6">
+    <w:name w:val="List Table 3 Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4EA72E" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle4">
+    <w:name w:val="List Table 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle4Akzent1">
+    <w:name w:val="List Table 4 Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle4Akzent2">
+    <w:name w:val="List Table 4 Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E97132" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle4Akzent3">
+    <w:name w:val="List Table 4 Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle4Akzent4">
+    <w:name w:val="List Table 4 Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle4Akzent5">
+    <w:name w:val="List Table 4 Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A02B93" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle4Akzent6">
+    <w:name w:val="List Table 4 Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4EA72E" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle5dunkel">
+    <w:name w:val="List Table 5 Dark"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle5dunkelAkzent1">
+    <w:name w:val="List Table 5 Dark Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="24" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="24" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="24" w:space="0" w:color="156082" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle5dunkelAkzent2">
+    <w:name w:val="List Table 5 Dark Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="24" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="24" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="24" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E97132" w:themeFill="accent2"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle5dunkelAkzent3">
+    <w:name w:val="List Table 5 Dark Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="24" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="24" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="24" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle5dunkelAkzent4">
+    <w:name w:val="List Table 5 Dark Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="24" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="24" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="24" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle5dunkelAkzent5">
+    <w:name w:val="List Table 5 Dark Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="24" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="24" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="24" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="A02B93" w:themeFill="accent5"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle5dunkelAkzent6">
+    <w:name w:val="List Table 5 Dark Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="24" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="24" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4EA72E" w:themeFill="accent6"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle6farbig">
+    <w:name w:val="List Table 6 Colorful"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle6farbigAkzent1">
+    <w:name w:val="List Table 6 Colorful Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle6farbigAkzent2">
+    <w:name w:val="List Table 6 Colorful Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle6farbigAkzent3">
+    <w:name w:val="List Table 6 Colorful Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="124F1A" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle6farbigAkzent4">
+    <w:name w:val="List Table 6 Colorful Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle6farbigAkzent5">
+    <w:name w:val="List Table 6 Colorful Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="77206D" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle6farbigAkzent6">
+    <w:name w:val="List Table 6 Colorful Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="3A7C22" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle7farbig">
+    <w:name w:val="List Table 7 Colorful"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle7farbigAkzent1">
+    <w:name w:val="List Table 7 Colorful Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle7farbigAkzent2">
+    <w:name w:val="List Table 7 Colorful Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle7farbigAkzent3">
+    <w:name w:val="List Table 7 Colorful Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="124F1A" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle7farbigAkzent4">
+    <w:name w:val="List Table 7 Colorful Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle7farbigAkzent5">
+    <w:name w:val="List Table 7 Colorful Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="77206D" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listentabelle7farbigAkzent6">
+    <w:name w:val="List Table 7 Colorful Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="3A7C22" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster1">
+    <w:name w:val="Medium Grid 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="67"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster1-Akzent1">
+    <w:name w:val="Medium Grid 1 Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="67"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="B2DEF2" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="64BDE6" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="64BDE6" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster1-Akzent2">
+    <w:name w:val="Medium Grid 1 Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="67"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="EE9465" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="EE9465" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="EE9465" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="EE9465" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="EE9465" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="EE9465" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F9DBCC" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="EE9465" w:themeColor="accent2" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F4B798" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F4B798" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster1-Akzent3">
+    <w:name w:val="Medium Grid 1 Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="67"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="2BB73D" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="2BB73D" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="2BB73D" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="2BB73D" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="2BB73D" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="2BB73D" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="B3EDBA" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="2BB73D" w:themeColor="accent3" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="66DB75" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="66DB75" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster1-Akzent4">
+    <w:name w:val="Medium Grid 1 Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="67"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="39BEF1" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="39BEF1" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="39BEF1" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="39BEF1" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="39BEF1" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="39BEF1" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="BDE9FA" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="39BEF1" w:themeColor="accent4" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="7BD3F5" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="7BD3F5" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster1-Akzent5">
+    <w:name w:val="Medium Grid 1 Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="67"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CE49BF" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CE49BF" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CE49BF" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CE49BF" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CE49BF" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="CE49BF" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFC3E9" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="CE49BF" w:themeColor="accent5" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DE86D4" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DE86D4" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster1-Akzent6">
+    <w:name w:val="Medium Grid 1 Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="67"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="71CF50" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="71CF50" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71CF50" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="71CF50" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71CF50" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71CF50" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D0EFC5" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="71CF50" w:themeColor="accent6" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A0DF8A" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A0DF8A" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster2">
+    <w:name w:val="Medium Grid 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="68"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster2-Akzent1">
+    <w:name w:val="Medium Grid 2 Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="68"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="B2DEF2" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E0F2FA" w:themeFill="accent1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="64BDE6" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="64BDE6" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster2-Akzent2">
+    <w:name w:val="Medium Grid 2 Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="68"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F9DBCC" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FCF0EA" w:themeFill="accent2" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F4B798" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F4B798" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster2-Akzent3">
+    <w:name w:val="Medium Grid 2 Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="68"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="B3EDBA" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E0F8E3" w:themeFill="accent3" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="66DB75" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="66DB75" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster2-Akzent4">
+    <w:name w:val="Medium Grid 2 Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="68"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="BDE9FA" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5F6FD" w:themeFill="accent4" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="7BD3F5" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7BD3F5" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster2-Akzent5">
+    <w:name w:val="Medium Grid 2 Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="68"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFC3E9" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8E7F6" w:themeFill="accent5" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DE86D4" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DE86D4" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster2-Akzent6">
+    <w:name w:val="Medium Grid 2 Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="68"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D0EFC5" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="ECF8E8" w:themeFill="accent6" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A0DF8A" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A0DF8A" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster3">
+    <w:name w:val="Medium Grid 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="69"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster3-Akzent1">
+    <w:name w:val="Medium Grid 3 Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="69"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="B2DEF2" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="64BDE6" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="64BDE6" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster3-Akzent2">
+    <w:name w:val="Medium Grid 3 Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="69"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F9DBCC" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E97132" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E97132" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E97132" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E97132" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F4B798" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F4B798" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster3-Akzent3">
+    <w:name w:val="Medium Grid 3 Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="69"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="B3EDBA" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="66DB75" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="66DB75" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster3-Akzent4">
+    <w:name w:val="Medium Grid 3 Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="69"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="BDE9FA" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7BD3F5" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7BD3F5" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster3-Akzent5">
+    <w:name w:val="Medium Grid 3 Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="69"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFC3E9" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A02B93" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A02B93" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A02B93" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A02B93" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DE86D4" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DE86D4" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster3-Akzent6">
+    <w:name w:val="Medium Grid 3 Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="69"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D0EFC5" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4EA72E" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4EA72E" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4EA72E" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4EA72E" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A0DF8A" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A0DF8A" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereListe1">
+    <w:name w:val="Medium List 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="65"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="0E2841" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereListe1-Akzent1">
+    <w:name w:val="Medium List 1 Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="65"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="0E2841" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B2DEF2" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B2DEF2" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereListe1-Akzent2">
+    <w:name w:val="Medium List 1 Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="65"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="0E2841" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9DBCC" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9DBCC" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereListe1-Akzent3">
+    <w:name w:val="Medium List 1 Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="65"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="0E2841" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B3EDBA" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B3EDBA" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereListe1-Akzent4">
+    <w:name w:val="Medium List 1 Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="65"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="0E2841" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BDE9FA" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BDE9FA" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereListe1-Akzent5">
+    <w:name w:val="Medium List 1 Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="65"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="0E2841" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFC3E9" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFC3E9" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereListe1-Akzent6">
+    <w:name w:val="Medium List 1 Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="65"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="0E2841" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0EFC5" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0EFC5" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereListe2">
+    <w:name w:val="Medium List 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="66"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereListe2-Akzent1">
+    <w:name w:val="Medium List 2 Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="66"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B2DEF2" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B2DEF2" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereListe2-Akzent2">
+    <w:name w:val="Medium List 2 Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="66"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9DBCC" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9DBCC" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereListe2-Akzent3">
+    <w:name w:val="Medium List 2 Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="66"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B3EDBA" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B3EDBA" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereListe2-Akzent4">
+    <w:name w:val="Medium List 2 Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="66"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BDE9FA" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BDE9FA" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereListe2-Akzent5">
+    <w:name w:val="Medium List 2 Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="66"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFC3E9" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFC3E9" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereListe2-Akzent6">
+    <w:name w:val="Medium List 2 Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="66"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0EFC5" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0EFC5" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereSchattierung1">
+    <w:name w:val="Medium Shading 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="63"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereSchattierung1-Akzent1">
+    <w:name w:val="Medium Shading 1 Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="63"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B2DEF2" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B2DEF2" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereSchattierung1-Akzent2">
+    <w:name w:val="Medium Shading 1 Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="63"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="EE9465" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="EE9465" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="EE9465" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="EE9465" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="EE9465" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="EE9465" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="EE9465" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="EE9465" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="EE9465" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E97132" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="EE9465" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="EE9465" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="EE9465" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="EE9465" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9DBCC" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9DBCC" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereSchattierung1-Akzent3">
+    <w:name w:val="Medium Shading 1 Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="63"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="2BB73D" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="2BB73D" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="2BB73D" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="2BB73D" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="2BB73D" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="2BB73D" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="2BB73D" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="2BB73D" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="2BB73D" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="2BB73D" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="2BB73D" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="2BB73D" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="2BB73D" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B3EDBA" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B3EDBA" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereSchattierung1-Akzent4">
+    <w:name w:val="Medium Shading 1 Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="63"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="39BEF1" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="39BEF1" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="39BEF1" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="39BEF1" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="39BEF1" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="39BEF1" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="39BEF1" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="39BEF1" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="39BEF1" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="39BEF1" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="39BEF1" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="39BEF1" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="39BEF1" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BDE9FA" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BDE9FA" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereSchattierung1-Akzent5">
+    <w:name w:val="Medium Shading 1 Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="63"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CE49BF" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CE49BF" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CE49BF" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CE49BF" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CE49BF" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="CE49BF" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CE49BF" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CE49BF" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CE49BF" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A02B93" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="CE49BF" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CE49BF" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CE49BF" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CE49BF" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFC3E9" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFC3E9" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereSchattierung1-Akzent6">
+    <w:name w:val="Medium Shading 1 Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="63"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="71CF50" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="71CF50" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71CF50" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="71CF50" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71CF50" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71CF50" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71CF50" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71CF50" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71CF50" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4EA72E" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="71CF50" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71CF50" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71CF50" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71CF50" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0EFC5" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0EFC5" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereSchattierung2">
+    <w:name w:val="Medium Shading 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="64"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereSchattierung2-Akzent1">
+    <w:name w:val="Medium Shading 2 Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="64"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereSchattierung2-Akzent2">
+    <w:name w:val="Medium Shading 2 Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="64"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E97132" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E97132" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E97132" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereSchattierung2-Akzent3">
+    <w:name w:val="Medium Shading 2 Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="64"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereSchattierung2-Akzent4">
+    <w:name w:val="Medium Shading 2 Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="64"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereSchattierung2-Akzent5">
+    <w:name w:val="Medium Shading 2 Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="64"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A02B93" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A02B93" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A02B93" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereSchattierung2-Akzent6">
+    <w:name w:val="Medium Shading 2 Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="64"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4EA72E" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4EA72E" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4EA72E" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="EinfacheTabelle1">
+    <w:name w:val="Plain Table 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="41"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="EinfacheTabelle2">
+    <w:name w:val="Plain Table 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="42"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="EinfacheTabelle3">
+    <w:name w:val="Plain Table 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="43"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:caps/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:caps/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:caps/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:caps/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="EinfacheTabelle4">
+    <w:name w:val="Plain Table 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="44"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="EinfacheTabelle5">
+    <w:name w:val="Plain Table 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="45"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelle3D-Effekt1">
+    <w:name w:val="Table 3D effects 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr/>
+    <w:tcPr>
+      <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="800080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:color w:val="000080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelle3D-Effekt2">
+    <w:name w:val="Table 3D effects 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelle3D-Effekt3">
+    <w:name w:val="Table 3D effects 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="pct50" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleKlassisch1">
+    <w:name w:val="Table Classic 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleKlassisch2">
+    <w:name w:val="Table Classic 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="800080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="800080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:color w:val="000080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleKlassisch3">
+    <w:name w:val="Table Classic 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:color w:val="000080"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:color w:val="000080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="FFFFFF" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleKlassisch4">
+    <w:name w:val="Table Classic 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct50" w:color="000080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:color w:val="000080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct50" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:color w:val="000080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleFarbig1">
+    <w:name w:val="Table Colorful 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:color w:val="FFFFFF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="008080"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="008080"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="008080"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="008080"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="00FFFF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="solid" w:color="008080" w:fill="FFFFFF"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleFarbig2">
+    <w:name w:val="Table Colorful 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="pct20" w:color="FFFF00" w:fill="FFFFFF"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="800000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleFarbig3">
+    <w:name w:val="Table Colorful 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C0C0C0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="pct25" w:color="008080" w:fill="FFFFFF"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="008080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="36" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="008080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleSpalten1">
+    <w:name w:val="Table Columns 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="pct25" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="pct25" w:color="FFFF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleSpalten2">
+    <w:name w:val="Table Columns 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="pct30" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="pct25" w:color="00FF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleSpalten3">
+    <w:name w:val="Table Columns 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="pct10" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleSpalten4">
+    <w:name w:val="Table Columns 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="pct50" w:color="008080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="pct10" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleSpalten5">
+    <w:name w:val="Table Columns 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C0C0C0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleAktuell">
+    <w:name w:val="Table Contemporary"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
+        <w:insideV w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct20" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct5" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct20" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleElegant">
+    <w:name w:val="Table Elegant"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:caps/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellenraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sprechblasentext">
-[...2 lines deleted...]
-    <w:semiHidden/>
+  <w:style w:type="table" w:styleId="TabelleRaster1">
+    <w:name w:val="Table Grid 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleRaster2">
+    <w:name w:val="Table Grid 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleRaster3">
+    <w:name w:val="Table Grid 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct30" w:color="FFFF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleRaster4">
+    <w:name w:val="Table Grid 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct30" w:color="FFFF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct30" w:color="FFFF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleRaster5">
+    <w:name w:val="Table Grid 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleRaster6">
+    <w:name w:val="Table Grid 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleRaster7">
+    <w:name w:val="Table Grid 7"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
-  </w:style>
-[...6 lines deleted...]
-    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleRaster8">
+    <w:name w:val="Table Grid 8"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabellemithellemGitternetz">
+    <w:name w:val="Grid Table Light"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="40"/>
+    <w:rsid w:val="00827C87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleListe1">
+    <w:name w:val="Table List 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="008080"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="008080"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="008080"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="008080"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="800000"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleListe2">
+    <w:name w:val="Table List 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="2"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct75" w:color="008080" w:fill="008000"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct20" w:color="00FF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleListe3">
+    <w:name w:val="Table List 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="000080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleListe4">
+    <w:name w:val="Table List 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="808080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleListe5">
+    <w:name w:val="Table List 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleListe6">
+    <w:name w:val="Table List 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="pct50" w:color="000000" w:fill="FFFFFF"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct25" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleListe7">
+    <w:name w:val="Table List 7"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="008000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="008000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="008000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="008000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="008000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="008000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct20" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct25" w:color="FFFF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleListe8">
+    <w:name w:val="Table List 8"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="FFFF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct25" w:color="FFFF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct50" w:color="FF0000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleProfessionell">
+    <w:name w:val="Table Professional"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleEinfach1">
+    <w:name w:val="Table Simple 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="008000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="008000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="008000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="008000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleEinfach2">
+    <w:name w:val="Table Simple 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr/>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleEinfach3">
+    <w:name w:val="Table Simple 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleSpezial1">
+    <w:name w:val="Table Subtle 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct25" w:color="800080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct25" w:color="808000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleSpezial2">
+    <w:name w:val="Table Subtle 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct25" w:color="008000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct25" w:color="808000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabellendesign">
+    <w:name w:val="Table Theme"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleWeb1">
+    <w:name w:val="Table Web 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblCellSpacing w:w="20" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:insideH w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:insideV w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:trPr>
+      <w:tblCellSpacing w:w="20" w:type="dxa"/>
+    </w:trPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleWeb2">
+    <w:name w:val="Table Web 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblCellSpacing w:w="20" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:left w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:bottom w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:right w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:insideH w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:insideV w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:trPr>
+      <w:tblCellSpacing w:w="20" w:type="dxa"/>
+    </w:trPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleWeb3">
+    <w:name w:val="Table Web 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827C87"/>
+    <w:tblPr>
+      <w:tblCellSpacing w:w="20" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="outset" w:sz="24" w:space="0" w:color="auto"/>
+        <w:left w:val="outset" w:sz="24" w:space="0" w:color="auto"/>
+        <w:bottom w:val="outset" w:sz="24" w:space="0" w:color="auto"/>
+        <w:right w:val="outset" w:sz="24" w:space="0" w:color="auto"/>
+        <w:insideH w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:insideV w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:trPr>
+      <w:tblCellSpacing w:w="20" w:type="dxa"/>
+    </w:trPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -13998,65 +32866,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -14077,321 +32945,124 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...200 lines deleted...]
-
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{226c773b-d5fc-4563-8944-5e6a8f6a0082}" enabled="1" method="Privileged" siteId="{6740ab35-e70b-48b0-a200-81d690e233e1}" contentBits="0" removed="0"/>
+  <clbl:label id="{b5468c62-1a6b-4fe4-8dac-294b6f02ba6b}" enabled="1" method="Standard" siteId="{6740ab35-e70b-48b0-a200-81d690e233e1}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>668</Words>
-  <Characters>4209</Characters>
+  <Words>480</Words>
+  <Characters>3027</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>35</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>25</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4868</CharactersWithSpaces>
+  <CharactersWithSpaces>3501</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...20 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>Pfahler, Darlene</dc:creator>
   <cp:keywords/>
-  <cp:lastModifiedBy/>
+  <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100B8D051C1BB8471448E1222307B6DE35C</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingFooterShapeIds">
+    <vt:lpwstr>1e2d8ca0,606690e7,2244c1a1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingFooterFontProps">
+    <vt:lpwstr>#000000,8,Aptos</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingFooterText">
+    <vt:lpwstr>– Intern –</vt:lpwstr>
   </property>
 </Properties>
 </file>